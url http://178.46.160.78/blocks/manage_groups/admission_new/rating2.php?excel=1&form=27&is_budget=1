--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -12,389 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Чутченко К. А.</t>
+    <t>Буланова К. А.</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Морозова П. С.</t>
+  </si>
+  <si>
+    <t>Антоненко А. А.</t>
+  </si>
+  <si>
+    <t>Галина Е. А.</t>
+  </si>
+  <si>
+    <t>Шеметова В. Е.</t>
+  </si>
+  <si>
+    <t>Диярова Э. И.</t>
+  </si>
+  <si>
+    <t>Шуняева Д. А.</t>
+  </si>
+  <si>
+    <t>Кузнецова Е. А.</t>
+  </si>
+  <si>
+    <t>Крутогузова Е. Е.</t>
+  </si>
+  <si>
+    <t>Бусовцова В. А.</t>
+  </si>
+  <si>
+    <t>Егупова А. В.</t>
+  </si>
+  <si>
+    <t>Ромазанова Э. Э.</t>
+  </si>
+  <si>
+    <t>Сенникова А. А.</t>
+  </si>
+  <si>
+    <t>Есенкова М. А.</t>
+  </si>
+  <si>
+    <t>Галкина Е. А.</t>
+  </si>
+  <si>
+    <t>Новикова Н. В.</t>
+  </si>
+  <si>
+    <t>Шакирова Д. А.</t>
+  </si>
+  <si>
+    <t>Мурзина Е. А.</t>
+  </si>
+  <si>
+    <t>Сухамлина М. В.</t>
+  </si>
+  <si>
+    <t>Тулеулинова В. И.</t>
+  </si>
+  <si>
     <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
   </si>
   <si>
-    <t>Свяшко Е. С.</t>
-[...74 lines deleted...]
-    <t>Новикова Н. В.</t>
+    <t>Волкова Е. С.</t>
+  </si>
+  <si>
+    <t>Джейхан А. А.</t>
+  </si>
+  <si>
+    <t>Маслюкова Е. В.</t>
+  </si>
+  <si>
+    <t>Овчинникова А. А.</t>
+  </si>
+  <si>
+    <t>Середкина В. И.</t>
+  </si>
+  <si>
+    <t>Григорьева В. И.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Чопурова Л. Д.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Алиева А. Б.</t>
+  </si>
+  <si>
+    <t>Мурзина С. В.</t>
+  </si>
+  <si>
+    <t>Юнусова Н. В.</t>
   </si>
   <si>
     <t>Рекомендован к зачислению по договору</t>
   </si>
   <si>
-    <t>Каримова А. А.</t>
-[...91 lines deleted...]
-  <si>
     <t>Амиржанова А. А.</t>
   </si>
   <si>
-    <t>Бардина С. А.</t>
-[...2 lines deleted...]
-    <t>Барышева А. А.</t>
+    <t>Мамыкина П. Н.</t>
   </si>
   <si>
     <t>Князева Н. А.</t>
   </si>
   <si>
-    <t>Костина О. В.</t>
-[...2 lines deleted...]
-    <t>Вахитова Д. Д.</t>
+    <t>Журавлева Е. Ю.</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
-    <t>Журавлева Е. Ю.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ивлева Е. П.</t>
   </si>
   <si>
     <t>Паначёва А. С.</t>
   </si>
   <si>
     <t>Янова М. А.</t>
   </si>
   <si>
-    <t>Волкова Е. С.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ногина К. Е.</t>
   </si>
   <si>
     <t>Тяжельникова А. Р.</t>
   </si>
   <si>
     <t>Халимова Ж. М.</t>
   </si>
   <si>
-    <t>Карпычева В. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Титова Е. М.</t>
   </si>
   <si>
     <t>Кузнецова Д. Е.</t>
   </si>
   <si>
     <t>Колпащикова К. С.</t>
   </si>
   <si>
-    <t>Михайлова Д. Н.</t>
-[...1 lines deleted...]
-  <si>
     <t>Суиндикова К. А.</t>
   </si>
   <si>
-    <t>Свердликов А. С.</t>
-[...1 lines deleted...]
-  <si>
     <t>Биктимирова А. К.</t>
   </si>
   <si>
     <t>Бохан В. А.</t>
   </si>
   <si>
-    <t>Бусовцова В. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Васько С. С.</t>
   </si>
   <si>
     <t>Виноградова С. А.</t>
   </si>
   <si>
     <t>Владимирова Д. М.</t>
   </si>
   <si>
     <t>Волынникова Л. Ф.</t>
   </si>
   <si>
+    <t>Донгак А. Ч.</t>
+  </si>
+  <si>
     <t>Кипке С. А.</t>
   </si>
   <si>
     <t>Коротовских К. А.</t>
   </si>
   <si>
-    <t>Лунева П. С.</t>
-[...2 lines deleted...]
-    <t>Мансурова М. Ю.</t>
+    <t>Лобчук А. В.</t>
   </si>
   <si>
     <t>Мезенцева А. Д.</t>
   </si>
   <si>
     <t>Музафарова Д. Р.</t>
   </si>
   <si>
     <t>Нестерова Е. В.</t>
   </si>
   <si>
     <t>Нурпиисов А. М.</t>
   </si>
   <si>
     <t>Огнева Е. А.</t>
   </si>
   <si>
+    <t>Преснякова А. А.</t>
+  </si>
+  <si>
     <t>Руденков С. А.</t>
   </si>
   <si>
     <t>Рысмухаметова К. Н.</t>
   </si>
   <si>
-    <t>Рязяпкина А. М.</t>
-[...1 lines deleted...]
-  <si>
     <t>Сайфуллин Б. Ш.</t>
   </si>
   <si>
     <t>Хусаинова А. А.</t>
   </si>
   <si>
-    <t>Шакирова Д. А.</t>
+    <t>Шакина В. А.</t>
   </si>
   <si>
     <t>Яковлева Е. А.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ямалтдинова С. О.</t>
   </si>
   <si>
     <t>Ярмак М. Ф.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -700,2014 +598,1348 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F102"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>4.83</v>
+        <v>4.72</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>4.78</v>
+        <v>4.69</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>4.76</v>
+        <v>4.67</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>4.74</v>
+        <v>4.65</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>4.72</v>
+        <v>4.65</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>4.72</v>
+        <v>4.63</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
       <c r="E8">
-        <v>4.71</v>
+        <v>4.61</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9">
-        <v>4.69</v>
+        <v>4.59</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
       <c r="E10">
-        <v>4.67</v>
+        <v>4.55</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>7</v>
       </c>
       <c r="E11">
-        <v>4.65</v>
+        <v>4.53</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
       <c r="E12">
-        <v>4.65</v>
+        <v>4.53</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
       <c r="E13">
-        <v>4.65</v>
+        <v>4.53</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>7</v>
       </c>
       <c r="E14">
-        <v>4.63</v>
+        <v>4.53</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
       <c r="E15">
-        <v>4.63</v>
+        <v>4.5</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
       <c r="E16">
-        <v>4.61</v>
+        <v>4.47</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
       </c>
       <c r="E17">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
       <c r="E18">
-        <v>4.55</v>
+        <v>4.45</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>7</v>
       </c>
       <c r="E19">
-        <v>4.53</v>
+        <v>4.44</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
       <c r="E20">
-        <v>4.53</v>
+        <v>4.44</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21">
+        <v>2</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21">
+        <v>4.44</v>
+      </c>
+      <c r="F21" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>29</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>7</v>
       </c>
       <c r="E22">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>30</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>7</v>
       </c>
       <c r="E23">
-        <v>4.5</v>
+        <v>4.39</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>7</v>
       </c>
       <c r="E24">
-        <v>4.5</v>
+        <v>4.39</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>32</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
       <c r="E25">
-        <v>4.47</v>
+        <v>4.37</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>33</v>
       </c>
       <c r="C26">
         <v>2</v>
       </c>
       <c r="D26" t="s">
         <v>7</v>
       </c>
       <c r="E26">
-        <v>4.47</v>
+        <v>4.37</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D27" t="s">
         <v>7</v>
       </c>
       <c r="E27">
-        <v>4.45</v>
+        <v>4.35</v>
       </c>
       <c r="F27" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>36</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
         <v>7</v>
       </c>
       <c r="E28">
-        <v>4.44</v>
+        <v>4.35</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29">
         <v>3</v>
       </c>
       <c r="D29" t="s">
         <v>7</v>
       </c>
       <c r="E29">
-        <v>4.44</v>
+        <v>4.21</v>
       </c>
       <c r="F29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>39</v>
       </c>
       <c r="C30">
         <v>2</v>
       </c>
       <c r="D30" t="s">
         <v>7</v>
       </c>
       <c r="E30">
-        <v>4.44</v>
+        <v>3.89</v>
       </c>
       <c r="F30" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>40</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31" t="s">
         <v>7</v>
       </c>
       <c r="E31">
-        <v>4.44</v>
+        <v>3.84</v>
       </c>
       <c r="F31" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
         <v>7</v>
       </c>
       <c r="E32">
-        <v>4.44</v>
+        <v>3.79</v>
       </c>
       <c r="F32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D33" t="s">
         <v>7</v>
       </c>
       <c r="E33">
-        <v>4.42</v>
+        <v>3.79</v>
       </c>
       <c r="F33" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+      <c r="E34">
+        <v>3.63</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35">
+        <v>4.89</v>
+      </c>
+      <c r="F35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36">
+        <v>4.53</v>
+      </c>
+      <c r="F36" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37">
+        <v>4.47</v>
+      </c>
+      <c r="F37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>46</v>
+      </c>
+      <c r="E38">
+        <v>4.42</v>
+      </c>
+      <c r="F38" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39">
+        <v>4.4</v>
+      </c>
+      <c r="F39" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40">
         <v>2</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D40" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40">
         <v>4.39</v>
       </c>
-      <c r="F34" t="s">
-[...36 lines deleted...]
-      <c r="E36">
+      <c r="F40" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>52</v>
+      </c>
+      <c r="C41">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41">
         <v>4.38</v>
       </c>
-      <c r="F36" t="s">
-[...98 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42">
-[...1 lines deleted...]
-      </c>
+      <c r="A42"/>
       <c r="B42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E42">
-        <v>4.35</v>
+        <v>4.24</v>
       </c>
       <c r="F42" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43">
-[...1 lines deleted...]
-      </c>
+      <c r="A43"/>
       <c r="B43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E43">
-        <v>4.32</v>
+        <v>4.22</v>
       </c>
       <c r="F43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:6">
-      <c r="A44">
-[...1 lines deleted...]
-      </c>
+      <c r="A44"/>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C44">
         <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E44">
-        <v>4.28</v>
+        <v>4.16</v>
       </c>
       <c r="F44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
-      <c r="A45">
-[...1 lines deleted...]
-      </c>
+      <c r="A45"/>
       <c r="B45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E45">
-        <v>4.24</v>
+        <v>4.11</v>
       </c>
       <c r="F45" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46">
-[...1 lines deleted...]
-      </c>
+      <c r="A46"/>
       <c r="B46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C46">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E46">
-        <v>4.21</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47">
-[...1 lines deleted...]
-      </c>
+      <c r="A47"/>
       <c r="B47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C47">
         <v>3</v>
       </c>
       <c r="D47" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E47">
-        <v>4.21</v>
+        <v>0.0</v>
       </c>
       <c r="F47" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:6">
-      <c r="A48">
-[...1 lines deleted...]
-      </c>
+      <c r="A48"/>
       <c r="B48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D48" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E48">
-        <v>4.1</v>
+        <v>0.0</v>
       </c>
       <c r="F48" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="49" spans="1:6">
-      <c r="A49">
-[...1 lines deleted...]
-      </c>
+      <c r="A49"/>
       <c r="B49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E49">
-        <v>3.95</v>
+        <v>0.0</v>
       </c>
       <c r="F49" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50">
-[...1 lines deleted...]
-      </c>
+      <c r="A50"/>
       <c r="B50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E50">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="F50" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:6">
-      <c r="A51">
-[...1 lines deleted...]
-      </c>
+      <c r="A51"/>
       <c r="B51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E51">
-        <v>3.89</v>
+        <v>0.0</v>
       </c>
       <c r="F51" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52">
-[...1 lines deleted...]
-      </c>
+      <c r="A52"/>
       <c r="B52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C53">
         <v>2</v>
       </c>
-      <c r="D52" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E53">
-        <v>3.88</v>
+        <v>0.0</v>
       </c>
       <c r="F53" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54">
-[...1 lines deleted...]
-      </c>
+      <c r="A54"/>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E54">
-        <v>3.84</v>
+        <v>0.0</v>
       </c>
       <c r="F54" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55">
-[...1 lines deleted...]
-      </c>
+      <c r="A55"/>
       <c r="B55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C55">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E55">
-        <v>3.81</v>
+        <v>0.0</v>
       </c>
       <c r="F55" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="56" spans="1:6">
-      <c r="A56">
-[...1 lines deleted...]
-      </c>
+      <c r="A56"/>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C56">
         <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E56">
-        <v>3.8</v>
+        <v>0.0</v>
       </c>
       <c r="F56" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:6">
-      <c r="A57">
-[...1 lines deleted...]
-      </c>
+      <c r="A57"/>
       <c r="B57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C57">
         <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E57">
-        <v>3.79</v>
+        <v>0.0</v>
       </c>
       <c r="F57" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:6">
-      <c r="A58">
-[...1 lines deleted...]
-      </c>
+      <c r="A58"/>
       <c r="B58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D58" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E58">
-        <v>3.79</v>
+        <v>0.0</v>
       </c>
       <c r="F58" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="59" spans="1:6">
-      <c r="A59">
-[...1 lines deleted...]
-      </c>
+      <c r="A59"/>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C59">
+        <v>3</v>
+      </c>
+      <c r="D59" t="s">
+        <v>46</v>
+      </c>
+      <c r="E59">
+        <v>0.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60">
         <v>2</v>
       </c>
-      <c r="D59" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D60" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E60">
-        <v>3.63</v>
+        <v>0.0</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61">
-[...1 lines deleted...]
-      </c>
+      <c r="A61"/>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D61" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E61">
-        <v>3.47</v>
+        <v>0.0</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C62">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E62">
-        <v>4.94</v>
+        <v>0.0</v>
       </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>74</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E63">
-        <v>4.89</v>
+        <v>0.0</v>
       </c>
       <c r="F63" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>75</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E64">
-        <v>4.53</v>
+        <v>0.0</v>
       </c>
       <c r="F64" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>76</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D65" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E65">
-        <v>4.47</v>
+        <v>0.0</v>
       </c>
       <c r="F65" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>77</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D66" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E66">
-        <v>4.42</v>
+        <v>0.0</v>
       </c>
       <c r="F66" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>78</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E67">
-        <v>4.4</v>
+        <v>0.0</v>
       </c>
       <c r="F67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>79</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="E68">
-        <v>4.4</v>
+        <v>0.0</v>
       </c>
       <c r="F68" t="s">
-        <v>35</v>
-[...611 lines deleted...]
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">