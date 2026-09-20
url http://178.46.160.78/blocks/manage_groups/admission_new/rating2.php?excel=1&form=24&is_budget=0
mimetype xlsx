--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -32,111 +32,111 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Павлинский В. Р.</t>
+    <t>Сулейманов Б. К.</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Махмутов И. И.</t>
+  </si>
+  <si>
+    <t>Шулекин М. А.</t>
+  </si>
+  <si>
+    <t>Косилова З. К.</t>
+  </si>
+  <si>
+    <t>Сушко Е. Р.</t>
+  </si>
+  <si>
+    <t>Похомов М. Р.</t>
+  </si>
+  <si>
+    <t>Гречушников Д. В.</t>
+  </si>
+  <si>
+    <t>Мельников М. В.</t>
+  </si>
+  <si>
+    <t>Пасько Б. Е.</t>
+  </si>
+  <si>
+    <t>Шашков Б. А.</t>
+  </si>
+  <si>
+    <t>Куклев Е. Т.</t>
+  </si>
+  <si>
+    <t>Чолоян Э. К.</t>
+  </si>
+  <si>
+    <t>Банников А. С.</t>
+  </si>
+  <si>
+    <t>Иванов С. Г.</t>
+  </si>
+  <si>
+    <t>Исрафилов Д. Э.</t>
+  </si>
+  <si>
     <t>Рекомендован к зачислению</t>
   </si>
   <si>
-    <t>Сулейманов Б. К.</t>
-[...38 lines deleted...]
-    <t>Мельничук Д. Д.</t>
+    <t>Лебедева И. В.</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лебедева И. В.</t>
   </si>
   <si>
     <t>Нижегородов В. А.</t>
   </si>
   <si>
     <t>Фоголев А. М.</t>
   </si>
   <si>
     <t>Кириллов Г. А.</t>
   </si>
   <si>
     <t>Куриленко Д. А.</t>
   </si>
   <si>
     <t>Рогаткин К. А.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -490,444 +490,448 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>4.25</v>
+        <v>4.11</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>4.11</v>
+        <v>4.05</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>4.06</v>
+        <v>4.05</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>4.05</v>
+        <v>4.0</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
         <v>4.0</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>4.0</v>
+        <v>3.94</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
       <c r="E8">
-        <v>4.0</v>
+        <v>3.89</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9">
-        <v>3.94</v>
+        <v>3.89</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
       <c r="E10">
-        <v>3.89</v>
+        <v>3.82</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>7</v>
       </c>
       <c r="E11">
-        <v>3.71</v>
+        <v>3.78</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
       <c r="E12">
-        <v>3.71</v>
+        <v>3.68</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
       <c r="E13">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14">
+        <v>3.61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
         <v>21</v>
       </c>
-      <c r="C14">
-[...14 lines deleted...]
-      <c r="B15" t="s">
+      <c r="C15">
+        <v>3</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E15">
+        <v>3.44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="s">
         <v>22</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E16">
+        <v>3.4</v>
+      </c>
+      <c r="F16" t="s">
         <v>23</v>
-      </c>
-[...22 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C17">
         <v>3</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E17">
         <v>3.35</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E18">
         <v>3.28</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>28</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E19">
         <v>3.26</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>29</v>
       </c>
       <c r="C20">
         <v>2</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>30</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>31</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E22">
         <v>0.0</v>
       </c>
       <c r="F22" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">