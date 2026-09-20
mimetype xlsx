--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -12,626 +12,488 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Каблукова А. В.</t>
+    <t>Якшина К. М.</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Голубова П. А.</t>
+  </si>
+  <si>
+    <t>Мирсаитова А. А.</t>
+  </si>
+  <si>
+    <t>Фахрутдинов А. Д.</t>
+  </si>
+  <si>
+    <t>Комиссарова Е. А.</t>
+  </si>
+  <si>
+    <t>Манакова Д. Н.</t>
+  </si>
+  <si>
+    <t>Рогова В. В.</t>
+  </si>
+  <si>
+    <t>Нафикова Д. У.</t>
+  </si>
+  <si>
+    <t>Сенникова А. С.</t>
+  </si>
+  <si>
+    <t>Галеева А. М.</t>
+  </si>
+  <si>
+    <t>Лапшина А. В.</t>
+  </si>
+  <si>
+    <t>Байкина К. М.</t>
+  </si>
+  <si>
+    <t>Карепанова М. А.</t>
+  </si>
+  <si>
+    <t>Жданова В. А.</t>
+  </si>
+  <si>
     <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
   </si>
   <si>
-    <t>Халюк Д. А.</t>
-[...2 lines deleted...]
-    <t>Якшина К. М.</t>
+    <t>Игнатьева А. Д.</t>
+  </si>
+  <si>
+    <t>Вахрушева А. А.</t>
+  </si>
+  <si>
+    <t>Якупова А. В.</t>
+  </si>
+  <si>
+    <t>Савченко А. С.</t>
+  </si>
+  <si>
+    <t>Верховых Ю. А.</t>
+  </si>
+  <si>
+    <t>Гущина В. В.</t>
+  </si>
+  <si>
+    <t>Меньшенина Т. А.</t>
+  </si>
+  <si>
+    <t>Трофимова В. А.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Азналина А. Ш.</t>
   </si>
   <si>
     <t>Рекомендован к зачислению</t>
   </si>
   <si>
-    <t>Голубова П. А.</t>
+    <t>Ишмаметьева С. И.</t>
+  </si>
+  <si>
+    <t>Зайцева А. Е.</t>
+  </si>
+  <si>
+    <t>Ахмеджанова А. А.</t>
+  </si>
+  <si>
+    <t>Золотова П. Д.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Солоха В. С.</t>
+  </si>
+  <si>
+    <t>Лисовская К. А.</t>
+  </si>
+  <si>
+    <t>Биккузина А. В.</t>
+  </si>
+  <si>
+    <t>Мороз С. И.</t>
+  </si>
+  <si>
+    <t>Демин А. А.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договору</t>
   </si>
   <si>
     <t>Букатникова А. А.</t>
   </si>
   <si>
-    <t>Рекомендован к зачислениюпроходит по первому приоритету на договор</t>
-[...32 lines deleted...]
-    <t>Жданова В. А.</t>
+    <t>нет документов</t>
   </si>
   <si>
     <t>Масленникова А. А.</t>
   </si>
   <si>
-    <t>Игнатьева А. Д.</t>
-[...181 lines deleted...]
-  <si>
     <t>Галян У. А.</t>
   </si>
   <si>
     <t>Хафизова Д. Д.</t>
   </si>
   <si>
-    <t>Цветковская А. Е.</t>
-[...2 lines deleted...]
-    <t>Галина Э. Р.</t>
+    <t>Захарченко Е. В.</t>
   </si>
   <si>
     <t>Королев Б. Н.</t>
   </si>
   <si>
     <t>Черномырдина В. А.</t>
   </si>
   <si>
     <t>Макашева А. К.</t>
   </si>
   <si>
-    <t>Суворова В. К.</t>
-[...1 lines deleted...]
-  <si>
     <t>Хайретдинова Д. И.</t>
   </si>
   <si>
     <t>Хайруллина А. Ф.</t>
   </si>
   <si>
     <t>Баркунова Э. В.</t>
   </si>
   <si>
     <t>Бочкова Т. А.</t>
   </si>
   <si>
-    <t>Короткова А. И.</t>
-[...10 lines deleted...]
-  <si>
     <t>Лебедев Т. И.</t>
   </si>
   <si>
+    <t>Танаев А. И.</t>
+  </si>
+  <si>
     <t>Бикбова А. Р.</t>
   </si>
   <si>
     <t>Мухаметкулова П. А.</t>
   </si>
   <si>
     <t>Байхаидзе А. А.</t>
   </si>
   <si>
     <t>Гребенникова В. А.</t>
   </si>
   <si>
     <t>Киржацких Е. С.</t>
   </si>
   <si>
     <t>Ялмурзина К. Р.</t>
   </si>
   <si>
     <t>Корнева Е. В.</t>
   </si>
   <si>
-    <t>Шавалеев Е. Р.</t>
-[...1 lines deleted...]
-  <si>
     <t>Тряскин В. А.</t>
   </si>
   <si>
-    <t>Демин А. А.</t>
+    <t>Абдуллина Л. Р.</t>
   </si>
   <si>
     <t>Абубакиров Г. И.</t>
   </si>
   <si>
-    <t>Акимова А. Д.</t>
-[...2 lines deleted...]
-    <t>Багаутдинова Д. Б.</t>
+    <t>Александрова В. А.</t>
+  </si>
+  <si>
+    <t>Аскарова З. Г.</t>
+  </si>
+  <si>
+    <t>Баева П. С.</t>
   </si>
   <si>
     <t>Балтаева А. А.</t>
   </si>
   <si>
     <t>Бикбаева Э. Р.</t>
   </si>
   <si>
     <t>Биктимирова А. К.</t>
   </si>
   <si>
     <t>Бохан В. А.</t>
   </si>
   <si>
     <t>Буляков Н. Р.</t>
   </si>
   <si>
-    <t>Великих Е. Ф.</t>
+    <t>Валькова Д. Д.</t>
   </si>
   <si>
     <t>Виноградова О. О.</t>
   </si>
   <si>
-    <t>Волошина В. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Голубенко С. В.</t>
   </si>
   <si>
     <t>Гулымонова С. Д.</t>
   </si>
   <si>
     <t>Давлетбаева С. И.</t>
   </si>
   <si>
+    <t>Даутова З. Р.</t>
+  </si>
+  <si>
     <t>Деньгина А. В.</t>
   </si>
   <si>
     <t>Егурнева Т. В.</t>
   </si>
   <si>
     <t>Загребина В. А.</t>
   </si>
   <si>
+    <t>Ибрагимова И. А.</t>
+  </si>
+  <si>
     <t>Иванов А. Б.</t>
   </si>
   <si>
     <t>Иволина В. Е.</t>
   </si>
   <si>
-    <t>Исаева Е. В.</t>
+    <t>Ипполитова В. Д.</t>
   </si>
   <si>
     <t>Исакина О. И.</t>
   </si>
   <si>
     <t>Исламова Д. М.</t>
   </si>
   <si>
     <t>Каримова С. М.</t>
   </si>
   <si>
     <t>Кириллов Г. А.</t>
   </si>
   <si>
     <t>Киселева Д. С.</t>
   </si>
   <si>
     <t>Кислицын Д. В.</t>
   </si>
   <si>
     <t>Книгина А. С.</t>
   </si>
   <si>
-    <t>Козуб П. С.</t>
+    <t>Ковардина Д. А.</t>
   </si>
   <si>
     <t>Красноталова В. П.</t>
   </si>
   <si>
     <t>Кунсувакова А. З.</t>
   </si>
   <si>
     <t>Куриленко Д. А.</t>
   </si>
   <si>
-    <t>Кучина В. Е.</t>
-[...1 lines deleted...]
-  <si>
     <t>Леонтьева М. С.</t>
   </si>
   <si>
+    <t>Лобчук А. В.</t>
+  </si>
+  <si>
     <t>Лопатина Е. Ю.</t>
   </si>
   <si>
     <t>Лукин К. Д.</t>
   </si>
   <si>
     <t>Лычагина Ю. К.</t>
   </si>
   <si>
     <t>Лямина У. А.</t>
   </si>
   <si>
     <t>Мазуркевич Д. М.</t>
   </si>
   <si>
     <t>Малинина А. В.</t>
   </si>
   <si>
     <t>Малкова Е. С.</t>
   </si>
   <si>
     <t>Мансурова А. А.</t>
   </si>
   <si>
     <t>Маркушин М. М.</t>
   </si>
   <si>
     <t>Мордеева М. Р.</t>
   </si>
   <si>
+    <t>Негматова З. Ш.</t>
+  </si>
+  <si>
     <t>Нигматуллина М. Р.</t>
   </si>
   <si>
     <t>Низамова А. Р.</t>
   </si>
   <si>
     <t>Никирова К. А.</t>
   </si>
   <si>
     <t>Перекрестова В. А.</t>
   </si>
   <si>
     <t>Подуременных Н. Н.</t>
   </si>
   <si>
     <t>Потапенко Е. Д.</t>
   </si>
   <si>
-    <t>Потеря А. С.</t>
-[...2 lines deleted...]
-    <t>Пуш Д. Г.</t>
+    <t>Преснякова А. А.</t>
   </si>
   <si>
     <t>Рогожникова А. С.</t>
   </si>
   <si>
     <t>Руденков С. А.</t>
   </si>
   <si>
-    <t>Сабирзянова В. Р.</t>
-[...1 lines deleted...]
-  <si>
     <t>Савушкина Т. В.</t>
   </si>
   <si>
     <t>Садыкова Д. И.</t>
   </si>
   <si>
     <t>Самохина Д. В.</t>
   </si>
   <si>
-    <t>Сафин А. М.</t>
-[...1 lines deleted...]
-  <si>
     <t>Сафиуллина И. Т.</t>
   </si>
   <si>
     <t>Сковородкина Т. А.</t>
   </si>
   <si>
     <t>Терещенко С. Ф.</t>
   </si>
   <si>
     <t>Тищенко И. Д.</t>
   </si>
   <si>
     <t>Тубулбаева Д. С.</t>
   </si>
   <si>
-    <t>Усманова К. А.</t>
+    <t>Тугузбаева Д. Т.</t>
+  </si>
+  <si>
+    <t>Урмантаева А. И.</t>
   </si>
   <si>
     <t>Халикова Р. Р.</t>
   </si>
   <si>
-    <t>Халилова А. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Хамматова Э. В.</t>
   </si>
   <si>
     <t>Холматова С. О.</t>
   </si>
   <si>
     <t>Хусаинова А. А.</t>
   </si>
   <si>
     <t>Чебан П. С.</t>
   </si>
   <si>
     <t>Шамсутдинова Э. Ф.</t>
   </si>
   <si>
     <t>Шафеева С. В.</t>
   </si>
   <si>
     <t>Шляхова В. В.</t>
   </si>
   <si>
     <t>Шугурова Г. Н.</t>
   </si>
   <si>
     <t>Щепова К. А.</t>
   </si>
   <si>
+    <t>Яковенко П. К.</t>
+  </si>
+  <si>
     <t>Яковлева Е. А.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Якупова А. В.</t>
   </si>
   <si>
     <t>Яриев Д. А.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -937,3444 +799,2534 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F180"/>
+  <dimension ref="A1:F134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>4.89</v>
+        <v>4.88</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3">
-        <v>4.89</v>
+        <v>4.84</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>7</v>
       </c>
       <c r="E4">
-        <v>4.88</v>
+        <v>4.75</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5">
-        <v>4.84</v>
+        <v>4.74</v>
       </c>
       <c r="F5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6">
-        <v>4.8</v>
+        <v>4.72</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7">
-        <v>4.78</v>
+        <v>4.72</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>7</v>
       </c>
       <c r="E8">
-        <v>4.74</v>
+        <v>4.72</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>7</v>
       </c>
       <c r="E9">
-        <v>4.72</v>
+        <v>4.71</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
       <c r="E10">
-        <v>4.72</v>
+        <v>4.71</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>7</v>
       </c>
       <c r="E11">
-        <v>4.71</v>
+        <v>4.7</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
       <c r="E12">
         <v>4.7</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>7</v>
       </c>
       <c r="E13">
-        <v>4.7</v>
+        <v>4.68</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>7</v>
       </c>
       <c r="E14">
-        <v>4.68</v>
+        <v>4.65</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
         <v>7</v>
       </c>
       <c r="E15">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="F15" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
       <c r="E16">
-        <v>4.65</v>
+        <v>4.61</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>7</v>
       </c>
       <c r="E17">
-        <v>4.63</v>
+        <v>4.6</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
       <c r="E18">
-        <v>4.63</v>
+        <v>4.6</v>
       </c>
       <c r="F18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>7</v>
       </c>
       <c r="E19">
-        <v>4.61</v>
+        <v>4.59</v>
       </c>
       <c r="F19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C20">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
       <c r="E20">
-        <v>4.61</v>
+        <v>4.56</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>7</v>
       </c>
       <c r="E21">
-        <v>4.6</v>
+        <v>4.56</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>7</v>
       </c>
       <c r="E22">
-        <v>4.56</v>
+        <v>4.55</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
         <v>7</v>
       </c>
       <c r="E23">
-        <v>4.56</v>
+        <v>4.53</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>32</v>
       </c>
       <c r="C24">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>7</v>
       </c>
       <c r="E24">
-        <v>4.53</v>
+        <v>4.5</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
       <c r="E25">
-        <v>4.53</v>
+        <v>4.5</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
         <v>7</v>
       </c>
       <c r="E26">
-        <v>4.5</v>
+        <v>4.35</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>7</v>
       </c>
       <c r="E27">
-        <v>4.5</v>
+        <v>4.32</v>
       </c>
       <c r="F27" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>37</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D28" t="s">
         <v>7</v>
       </c>
       <c r="E28">
-        <v>4.5</v>
+        <v>4.22</v>
       </c>
       <c r="F28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
         <v>7</v>
       </c>
       <c r="E29">
-        <v>4.5</v>
+        <v>4.17</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>40</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>7</v>
       </c>
       <c r="E30">
-        <v>4.47</v>
+        <v>4.11</v>
       </c>
       <c r="F30" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>41</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
         <v>7</v>
       </c>
       <c r="E31">
-        <v>4.47</v>
+        <v>3.94</v>
       </c>
       <c r="F31" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>42</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>7</v>
       </c>
       <c r="E32">
-        <v>4.47</v>
+        <v>3.76</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>43</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>7</v>
       </c>
       <c r="E33">
-        <v>4.44</v>
+        <v>3.22</v>
       </c>
       <c r="F33" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34">
-[...1 lines deleted...]
-      </c>
+      <c r="A34"/>
       <c r="B34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E34">
+        <v>4.8</v>
+      </c>
+      <c r="F34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35">
+        <v>4.63</v>
+      </c>
+      <c r="F35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36">
+        <v>4.5</v>
+      </c>
+      <c r="F36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37">
+        <v>4.5</v>
+      </c>
+      <c r="F37" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>46</v>
+      </c>
+      <c r="E38">
+        <v>4.45</v>
+      </c>
+      <c r="F38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39">
+        <v>3</v>
+      </c>
+      <c r="D39" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39">
+        <v>4.42</v>
+      </c>
+      <c r="F39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40">
+        <v>3</v>
+      </c>
+      <c r="D40" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40">
+        <v>4.42</v>
+      </c>
+      <c r="F40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41">
         <v>4.41</v>
       </c>
-      <c r="F34" t="s">
-[...36 lines deleted...]
-      <c r="E36">
+      <c r="F41" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>46</v>
+      </c>
+      <c r="E42">
         <v>4.37</v>
       </c>
-      <c r="F36" t="s">
-[...16 lines deleted...]
-      <c r="E37">
+      <c r="F42" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43">
+        <v>2</v>
+      </c>
+      <c r="D43" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43">
         <v>4.37</v>
       </c>
-      <c r="F37" t="s">
-[...30 lines deleted...]
-      <c r="C39">
+      <c r="F43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44">
         <v>2</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D44" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44">
         <v>4.35</v>
       </c>
-      <c r="F39" t="s">
-[...30 lines deleted...]
-      <c r="C41">
+      <c r="F44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45">
+        <v>2</v>
+      </c>
+      <c r="D45" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45">
+        <v>4.33</v>
+      </c>
+      <c r="F45" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46">
+        <v>2</v>
+      </c>
+      <c r="D46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46">
+        <v>4.2</v>
+      </c>
+      <c r="F46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47">
         <v>3</v>
       </c>
-      <c r="D41" t="s">
-[...96 lines deleted...]
-      <c r="C46">
+      <c r="D47" t="s">
+        <v>46</v>
+      </c>
+      <c r="E47">
+        <v>4.2</v>
+      </c>
+      <c r="F47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E48">
+        <v>4.16</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49">
         <v>3</v>
       </c>
-      <c r="D46" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E49">
-        <v>4.24</v>
+        <v>4.06</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50">
-[...1 lines deleted...]
-      </c>
+      <c r="A50"/>
       <c r="B50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E50">
-        <v>4.22</v>
+        <v>4.0</v>
       </c>
       <c r="F50" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:6">
-      <c r="A51">
-[...1 lines deleted...]
-      </c>
+      <c r="A51"/>
       <c r="B51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E51">
-        <v>4.21</v>
+        <v>3.95</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="52" spans="1:6">
-      <c r="A52">
-[...1 lines deleted...]
-      </c>
+      <c r="A52"/>
       <c r="B52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E52">
-        <v>4.17</v>
+        <v>3.95</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:6">
-      <c r="A53">
-[...1 lines deleted...]
-      </c>
+      <c r="A53"/>
       <c r="B53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E53">
-        <v>4.16</v>
+        <v>3.94</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54">
-[...1 lines deleted...]
-      </c>
+      <c r="A54"/>
       <c r="B54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E54">
-        <v>4.13</v>
+        <v>3.89</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:6">
-      <c r="A55">
-[...1 lines deleted...]
-      </c>
+      <c r="A55"/>
       <c r="B55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E55">
-        <v>4.11</v>
+        <v>3.37</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:6">
-      <c r="A56">
-[...1 lines deleted...]
-      </c>
+      <c r="A56"/>
       <c r="B56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>46</v>
+      </c>
+      <c r="E56">
+        <v>0.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>46</v>
+      </c>
+      <c r="E57">
+        <v>0.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>70</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>46</v>
+      </c>
+      <c r="E58">
+        <v>0.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59">
         <v>2</v>
       </c>
-      <c r="D56" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E59">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="F59" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:6">
-      <c r="A60">
-[...1 lines deleted...]
-      </c>
+      <c r="A60"/>
       <c r="B60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C60">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E60">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="F60" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61">
-[...1 lines deleted...]
-      </c>
+      <c r="A61"/>
       <c r="B61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C61">
         <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E61">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="F61" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:6">
-      <c r="A62">
-[...1 lines deleted...]
-      </c>
+      <c r="A62"/>
       <c r="B62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C62">
         <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E62">
-        <v>3.95</v>
+        <v>0.0</v>
       </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:6">
-      <c r="A63">
-[...1 lines deleted...]
-      </c>
+      <c r="A63"/>
       <c r="B63" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E63">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="F63" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:6">
-      <c r="A64">
-[...1 lines deleted...]
-      </c>
+      <c r="A64"/>
       <c r="B64" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E64">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="F64" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:6">
-      <c r="A65">
-[...1 lines deleted...]
-      </c>
+      <c r="A65"/>
       <c r="B65" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E65">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="F65" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66">
-[...1 lines deleted...]
-      </c>
+      <c r="A66"/>
       <c r="B66" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D66" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E66">
-        <v>3.88</v>
+        <v>0.0</v>
       </c>
       <c r="F66" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67">
-[...1 lines deleted...]
-      </c>
+      <c r="A67"/>
       <c r="B67" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E67">
-        <v>3.81</v>
+        <v>0.0</v>
       </c>
       <c r="F67" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="68" spans="1:6">
-      <c r="A68">
-[...1 lines deleted...]
-      </c>
+      <c r="A68"/>
       <c r="B68" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>46</v>
+      </c>
+      <c r="E68">
+        <v>0.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>46</v>
+      </c>
+      <c r="E69">
+        <v>0.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>82</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>46</v>
+      </c>
+      <c r="E70">
+        <v>0.0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>83</v>
+      </c>
+      <c r="C71">
         <v>3</v>
       </c>
-      <c r="D68" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E71">
-        <v>3.71</v>
+        <v>0.0</v>
       </c>
       <c r="F71" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="72" spans="1:6">
-      <c r="A72">
-[...1 lines deleted...]
-      </c>
+      <c r="A72"/>
       <c r="B72" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E72">
-        <v>3.65</v>
+        <v>0.0</v>
       </c>
       <c r="F72" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
-      <c r="A73">
-[...1 lines deleted...]
-      </c>
+      <c r="A73"/>
       <c r="B73" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C73">
         <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E73">
-        <v>3.56</v>
+        <v>0.0</v>
       </c>
       <c r="F73" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74">
-[...1 lines deleted...]
-      </c>
+      <c r="A74"/>
       <c r="B74" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E74">
-        <v>3.47</v>
+        <v>0.0</v>
       </c>
       <c r="F74" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E75">
-        <v>4.71</v>
+        <v>0.0</v>
       </c>
       <c r="F75" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76"/>
       <c r="B76" t="s">
         <v>88</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E76">
-        <v>4.5</v>
+        <v>0.0</v>
       </c>
       <c r="F76" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77"/>
       <c r="B77" t="s">
         <v>89</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E77">
-        <v>4.5</v>
+        <v>0.0</v>
       </c>
       <c r="F77" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78"/>
       <c r="B78" t="s">
         <v>90</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E78">
-        <v>4.45</v>
+        <v>0.0</v>
       </c>
       <c r="F78" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79"/>
       <c r="B79" t="s">
         <v>91</v>
       </c>
       <c r="C79">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E79">
-        <v>4.44</v>
+        <v>0.0</v>
       </c>
       <c r="F79" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80"/>
       <c r="B80" t="s">
         <v>92</v>
       </c>
       <c r="C80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E80">
-        <v>4.42</v>
+        <v>0.0</v>
       </c>
       <c r="F80" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>93</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E81">
-        <v>4.42</v>
+        <v>0.0</v>
       </c>
       <c r="F81" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>94</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E82">
-        <v>4.41</v>
+        <v>0.0</v>
       </c>
       <c r="F82" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>95</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D83" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E83">
-        <v>4.39</v>
+        <v>0.0</v>
       </c>
       <c r="F83" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>96</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E84">
-        <v>4.37</v>
+        <v>0.0</v>
       </c>
       <c r="F84" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>97</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E85">
-        <v>4.37</v>
+        <v>0.0</v>
       </c>
       <c r="F85" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>98</v>
       </c>
       <c r="C86">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E86">
-        <v>4.35</v>
+        <v>0.0</v>
       </c>
       <c r="F86" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>99</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E87">
-        <v>4.33</v>
+        <v>0.0</v>
       </c>
       <c r="F87" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>100</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
       <c r="D88" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E88">
-        <v>4.33</v>
+        <v>0.0</v>
       </c>
       <c r="F88" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>101</v>
       </c>
       <c r="C89">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D89" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E89">
-        <v>4.31</v>
+        <v>0.0</v>
       </c>
       <c r="F89" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>102</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E90">
-        <v>4.24</v>
+        <v>0.0</v>
       </c>
       <c r="F90" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>103</v>
       </c>
       <c r="C91">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D91" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E91">
-        <v>4.22</v>
+        <v>0.0</v>
       </c>
       <c r="F91" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92"/>
       <c r="B92" t="s">
         <v>104</v>
       </c>
       <c r="C92">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E92">
-        <v>4.2</v>
+        <v>0.0</v>
       </c>
       <c r="F92" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93"/>
       <c r="B93" t="s">
         <v>105</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E93">
-        <v>4.16</v>
+        <v>0.0</v>
       </c>
       <c r="F93" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94"/>
       <c r="B94" t="s">
         <v>106</v>
       </c>
       <c r="C94">
         <v>3</v>
       </c>
       <c r="D94" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E94">
-        <v>4.06</v>
+        <v>0.0</v>
       </c>
       <c r="F94" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95"/>
       <c r="B95" t="s">
         <v>107</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E95">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="F95" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96"/>
       <c r="B96" t="s">
         <v>108</v>
       </c>
       <c r="C96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E96">
-        <v>3.95</v>
+        <v>0.0</v>
       </c>
       <c r="F96" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97"/>
       <c r="B97" t="s">
         <v>109</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E97">
-        <v>3.95</v>
+        <v>0.0</v>
       </c>
       <c r="F97" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98"/>
       <c r="B98" t="s">
         <v>110</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E98">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="F98" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99"/>
       <c r="B99" t="s">
         <v>111</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E99">
-        <v>3.89</v>
+        <v>0.0</v>
       </c>
       <c r="F99" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100"/>
       <c r="B100" t="s">
         <v>112</v>
       </c>
       <c r="C100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D100" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E100">
-        <v>3.5</v>
+        <v>0.0</v>
       </c>
       <c r="F100" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101"/>
       <c r="B101" t="s">
         <v>113</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E101">
-        <v>3.37</v>
+        <v>0.0</v>
       </c>
       <c r="F101" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102"/>
       <c r="B102" t="s">
         <v>114</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E102">
-        <v>3.22</v>
+        <v>0.0</v>
       </c>
       <c r="F102" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103"/>
       <c r="B103" t="s">
         <v>115</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E103">
         <v>0.0</v>
       </c>
       <c r="F103" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104"/>
       <c r="B104" t="s">
         <v>116</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E104">
         <v>0.0</v>
       </c>
       <c r="F104" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105"/>
       <c r="B105" t="s">
         <v>117</v>
       </c>
       <c r="C105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E105">
         <v>0.0</v>
       </c>
       <c r="F105" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106"/>
       <c r="B106" t="s">
         <v>118</v>
       </c>
       <c r="C106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E106">
         <v>0.0</v>
       </c>
       <c r="F106" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107"/>
       <c r="B107" t="s">
         <v>119</v>
       </c>
       <c r="C107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E107">
         <v>0.0</v>
       </c>
       <c r="F107" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108"/>
       <c r="B108" t="s">
         <v>120</v>
       </c>
       <c r="C108">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E108">
         <v>0.0</v>
       </c>
       <c r="F108" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109"/>
       <c r="B109" t="s">
         <v>121</v>
       </c>
       <c r="C109">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D109" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E109">
         <v>0.0</v>
       </c>
       <c r="F109" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110"/>
       <c r="B110" t="s">
         <v>122</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E110">
         <v>0.0</v>
       </c>
       <c r="F110" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111"/>
       <c r="B111" t="s">
         <v>123</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E111">
         <v>0.0</v>
       </c>
       <c r="F111" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112"/>
       <c r="B112" t="s">
         <v>124</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D112" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E112">
         <v>0.0</v>
       </c>
       <c r="F112" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113"/>
       <c r="B113" t="s">
         <v>125</v>
       </c>
       <c r="C113">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D113" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E113">
         <v>0.0</v>
       </c>
       <c r="F113" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114"/>
       <c r="B114" t="s">
         <v>126</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E114">
         <v>0.0</v>
       </c>
       <c r="F114" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>127</v>
       </c>
       <c r="C115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D115" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E115">
         <v>0.0</v>
       </c>
       <c r="F115" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116"/>
       <c r="B116" t="s">
         <v>128</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E116">
         <v>0.0</v>
       </c>
       <c r="F116" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>129</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E117">
         <v>0.0</v>
       </c>
       <c r="F117" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>130</v>
       </c>
       <c r="C118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E118">
         <v>0.0</v>
       </c>
       <c r="F118" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119"/>
       <c r="B119" t="s">
         <v>131</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E119">
         <v>0.0</v>
       </c>
       <c r="F119" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>132</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E120">
         <v>0.0</v>
       </c>
       <c r="F120" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121"/>
       <c r="B121" t="s">
         <v>133</v>
       </c>
       <c r="C121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E121">
         <v>0.0</v>
       </c>
       <c r="F121" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>134</v>
       </c>
       <c r="C122">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D122" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E122">
         <v>0.0</v>
       </c>
       <c r="F122" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>135</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
       <c r="D123" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E123">
         <v>0.0</v>
       </c>
       <c r="F123" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124"/>
       <c r="B124" t="s">
         <v>136</v>
       </c>
       <c r="C124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D124" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E124">
         <v>0.0</v>
       </c>
       <c r="F124" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125"/>
       <c r="B125" t="s">
         <v>137</v>
       </c>
       <c r="C125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D125" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E125">
         <v>0.0</v>
       </c>
       <c r="F125" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126"/>
       <c r="B126" t="s">
         <v>138</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E126">
         <v>0.0</v>
       </c>
       <c r="F126" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127"/>
       <c r="B127" t="s">
         <v>139</v>
       </c>
       <c r="C127">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D127" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E127">
         <v>0.0</v>
       </c>
       <c r="F127" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128"/>
       <c r="B128" t="s">
         <v>140</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E128">
         <v>0.0</v>
       </c>
       <c r="F128" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129"/>
       <c r="B129" t="s">
         <v>141</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
       <c r="D129" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E129">
         <v>0.0</v>
       </c>
       <c r="F129" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130"/>
       <c r="B130" t="s">
         <v>142</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E130">
         <v>0.0</v>
       </c>
       <c r="F130" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131"/>
       <c r="B131" t="s">
         <v>143</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D131" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E131">
         <v>0.0</v>
       </c>
       <c r="F131" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132"/>
       <c r="B132" t="s">
         <v>144</v>
       </c>
       <c r="C132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D132" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E132">
         <v>0.0</v>
       </c>
       <c r="F132" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133"/>
       <c r="B133" t="s">
         <v>145</v>
       </c>
       <c r="C133">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D133" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E133">
         <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134"/>
       <c r="B134" t="s">
         <v>146</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>87</v>
+        <v>46</v>
       </c>
       <c r="E134">
         <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>36</v>
-[...827 lines deleted...]
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">