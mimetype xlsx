--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -12,562 +12,565 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 2Дополнительное испытаниеПсихологическое тестирование</t>
   </si>
   <si>
     <t>Этап 3Дополнительное испытаниеСдача норм физической подготовки</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
+    <t>Осяева Е. М.</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Этап не пройден</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Султанова У. Д.</t>
+  </si>
+  <si>
+    <t>Маслова В. И.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Хачина Е. М.</t>
+  </si>
+  <si>
+    <t>Аминева А. И.</t>
+  </si>
+  <si>
+    <t>Прончева В. А.</t>
+  </si>
+  <si>
+    <t>Гумеров А. И.</t>
+  </si>
+  <si>
+    <t>Киселёва В. Я.</t>
+  </si>
+  <si>
+    <t>Рязапова Р. Р.</t>
+  </si>
+  <si>
+    <t>Ишметьева Д. И.</t>
+  </si>
+  <si>
+    <t>Русакова А. Е.</t>
+  </si>
+  <si>
+    <t>Тетюшина М. Ю.</t>
+  </si>
+  <si>
+    <t>Акматалиева А. А.</t>
+  </si>
+  <si>
+    <t>Леонтьева Д. М.</t>
+  </si>
+  <si>
+    <t>Исаев Д. Д.</t>
+  </si>
+  <si>
+    <t>Макзумова С. Р.</t>
+  </si>
+  <si>
+    <t>Трофимова В. А.</t>
+  </si>
+  <si>
+    <t>Жалканов А. Р.</t>
+  </si>
+  <si>
+    <t>Зыкова З. В.</t>
+  </si>
+  <si>
+    <t>Маликова П. Е.</t>
+  </si>
+  <si>
+    <t>Сеттаров Р. Т.</t>
+  </si>
+  <si>
+    <t>Шагалин А. Р.</t>
+  </si>
+  <si>
+    <t>Бесараб Д. Д.</t>
+  </si>
+  <si>
+    <t>Гашева А. А.</t>
+  </si>
+  <si>
+    <t>Емельянова А. В.</t>
+  </si>
+  <si>
+    <t>Черненко А. С.</t>
+  </si>
+  <si>
+    <t>Ямалтдинова С. О.</t>
+  </si>
+  <si>
+    <t>Байрамгулова В. Р.</t>
+  </si>
+  <si>
+    <t>Исаева А. Н.</t>
+  </si>
+  <si>
+    <t>Леонтьева К. И.</t>
+  </si>
+  <si>
+    <t>Варнакова В. В.</t>
+  </si>
+  <si>
+    <t>Зайцева А. Е.</t>
+  </si>
+  <si>
+    <t>Игнатова М. Р.</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Клейменова А. А.</t>
+  </si>
+  <si>
+    <t>Утигенова А. К.</t>
+  </si>
+  <si>
+    <t>Коробкова П. М.</t>
+  </si>
+  <si>
+    <t>Верзилова С. Э.</t>
+  </si>
+  <si>
+    <t>Кульков И. К.</t>
+  </si>
+  <si>
+    <t>Михайлова С. В.</t>
+  </si>
+  <si>
+    <t>Шакирова А. В.</t>
+  </si>
+  <si>
+    <t>Митрофанова К. В.</t>
+  </si>
+  <si>
+    <t>Елховикова А. К.</t>
+  </si>
+  <si>
+    <t>Запьянцев Д. Е.</t>
+  </si>
+  <si>
+    <t>Шабалина А. Е.</t>
+  </si>
+  <si>
+    <t>Грачёва С. Д.</t>
+  </si>
+  <si>
+    <t>Радионова А. М.</t>
+  </si>
+  <si>
+    <t>Светлищева Е. Е.</t>
+  </si>
+  <si>
+    <t>Алиева А. Б.</t>
+  </si>
+  <si>
+    <t>Рыжкина А. А.</t>
+  </si>
+  <si>
+    <t>Абрамов М. М.</t>
+  </si>
+  <si>
+    <t>Лисина Д. С.</t>
+  </si>
+  <si>
+    <t>Мазуха В. О.</t>
+  </si>
+  <si>
+    <t>Шапина М. В.</t>
+  </si>
+  <si>
+    <t>Немченкова А. А.</t>
+  </si>
+  <si>
+    <t>Исенова Н. Е.</t>
+  </si>
+  <si>
+    <t>Шейникова Д. В.</t>
+  </si>
+  <si>
+    <t>Буликбаева А. Н.</t>
+  </si>
+  <si>
+    <t>Попов И. П.</t>
+  </si>
+  <si>
+    <t>Макарова П. Н.</t>
+  </si>
+  <si>
+    <t>Мерзликина В. В.</t>
+  </si>
+  <si>
+    <t>Погудин А. А.</t>
+  </si>
+  <si>
+    <t>Телемисова А. Р.</t>
+  </si>
+  <si>
+    <t>Бойкова А. Ю.</t>
+  </si>
+  <si>
+    <t>Кварчия М. С.</t>
+  </si>
+  <si>
+    <t>Назаров Я. Д.</t>
+  </si>
+  <si>
+    <t>Никонова К. В.</t>
+  </si>
+  <si>
+    <t>Талипова Е. Д.</t>
+  </si>
+  <si>
+    <t>Бурковская Н. П.</t>
+  </si>
+  <si>
+    <t>Зинченко К. Д.</t>
+  </si>
+  <si>
+    <t>Князева Е. Е.</t>
+  </si>
+  <si>
+    <t>Савина А. Ю.</t>
+  </si>
+  <si>
+    <t>Сукурманова Т. М.</t>
+  </si>
+  <si>
+    <t>Суфьянов Д. Н.</t>
+  </si>
+  <si>
+    <t>Ахтямов Д. Р.</t>
+  </si>
+  <si>
+    <t>Куликов М. М.</t>
+  </si>
+  <si>
+    <t>Лонина Е. Н.</t>
+  </si>
+  <si>
+    <t>Котова А. Г.</t>
+  </si>
+  <si>
+    <t>Мисенко А. И.</t>
+  </si>
+  <si>
+    <t>Пустыльников А. И.</t>
+  </si>
+  <si>
+    <t>Коробова М. А.</t>
+  </si>
+  <si>
+    <t>Тилимисов А. С.</t>
+  </si>
+  <si>
+    <t>Мурзина С. В.</t>
+  </si>
+  <si>
+    <t>Нечаева А. А.</t>
+  </si>
+  <si>
+    <t>Кидрасов Д. Р.</t>
+  </si>
+  <si>
+    <t>Новикова А. С.</t>
+  </si>
+  <si>
+    <t>Хачин С. М.</t>
+  </si>
+  <si>
+    <t>Васильева Е. А.</t>
+  </si>
+  <si>
+    <t>Киреева В. П.</t>
+  </si>
+  <si>
+    <t>Перевышина Н. Б.</t>
+  </si>
+  <si>
+    <t>Мавлютов М. М.</t>
+  </si>
+  <si>
+    <t>Павлова Я. Д.</t>
+  </si>
+  <si>
+    <t>Сафин А. М.</t>
+  </si>
+  <si>
+    <t>Мочалов И. В.</t>
+  </si>
+  <si>
+    <t>Мурзагильдин В. Р.</t>
+  </si>
+  <si>
+    <t>Пивень Н. С.</t>
+  </si>
+  <si>
+    <t>Зеркин Д. О.</t>
+  </si>
+  <si>
+    <t>Губина В. С.</t>
+  </si>
+  <si>
+    <t>Пономарев Г. Е.</t>
+  </si>
+  <si>
+    <t>Молодцова М. А.</t>
+  </si>
+  <si>
+    <t>Орушбеков Д. А.</t>
+  </si>
+  <si>
+    <t>Тошматов Б. Ф.</t>
+  </si>
+  <si>
+    <t>Не прошел</t>
+  </si>
+  <si>
+    <t>Искаков Е. Е.</t>
+  </si>
+  <si>
+    <t>Андросов А. В.</t>
+  </si>
+  <si>
+    <t>Григорьева П. С.</t>
+  </si>
+  <si>
+    <t>Сергалин Д. Р.</t>
+  </si>
+  <si>
+    <t>Оганесян М. Г.</t>
+  </si>
+  <si>
+    <t>Юсупов Т. Р.</t>
+  </si>
+  <si>
+    <t>Ташланова С. С.</t>
+  </si>
+  <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Зыбин Я. А.</t>
+  </si>
+  <si>
+    <t>Сенькин Р. С.</t>
+  </si>
+  <si>
+    <t>Орлов И. А.</t>
+  </si>
+  <si>
+    <t>Гончаров К. А.</t>
+  </si>
+  <si>
+    <t>Пахомов И. А.</t>
+  </si>
+  <si>
+    <t>Чудаева У. О.</t>
+  </si>
+  <si>
+    <t>Вотчиников К. С.</t>
+  </si>
+  <si>
+    <t>Мороз Н. Н.</t>
+  </si>
+  <si>
     <t>Букатникова А. А.</t>
   </si>
   <si>
-    <t>оригинал</t>
-[...347 lines deleted...]
-    <t>Мороз Н. Н.</t>
+    <t>нет документов</t>
   </si>
   <si>
     <t>Шугуров Д. Р.</t>
   </si>
   <si>
-    <t>нет документов</t>
-[...7 lines deleted...]
-  <si>
     <t>Шайнурова С. А.</t>
   </si>
   <si>
     <t>Русакова Т. С.</t>
   </si>
   <si>
-    <t>Валитова В. М.</t>
-[...1 lines deleted...]
-  <si>
     <t>Губайдуллина А. Р.</t>
   </si>
   <si>
     <t>Ефремова В. С.</t>
   </si>
   <si>
-    <t>Тимохин А. Д.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ногина К. Е.</t>
   </si>
   <si>
     <t>Хадридинова С. М.</t>
   </si>
   <si>
+    <t>Шитикова Т. М.</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Овчинников Д. А.</t>
+  </si>
+  <si>
     <t>Бочкова Т. А.</t>
   </si>
   <si>
     <t>Сабитова А. Г.</t>
   </si>
   <si>
-    <t>Кульков И. К.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ширяева Е. А.</t>
   </si>
   <si>
     <t>Цибизов Т. И.</t>
   </si>
   <si>
     <t>Хасанова М. Р.</t>
   </si>
   <si>
     <t>Колпащикова К. С.</t>
   </si>
   <si>
-    <t>Починщикова С. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Аитова А. М.</t>
   </si>
   <si>
     <t>Габдуллина А. И.</t>
   </si>
   <si>
     <t>Исканьярова Э. А.</t>
   </si>
   <si>
-    <t>Ишимова А. Н.</t>
-[...1 lines deleted...]
-  <si>
     <t>Яруткина Д. А.</t>
   </si>
   <si>
+    <t>Абдуллин Д. Д.</t>
+  </si>
+  <si>
     <t>Киеккужина Р. Ф.</t>
   </si>
   <si>
+    <t>Жаекбаева Д. Г.</t>
+  </si>
+  <si>
+    <t>Галяетдинова Ю. Ф.</t>
+  </si>
+  <si>
     <t>Абсалямов Д. Р.</t>
   </si>
   <si>
     <t>Козлова А. А.</t>
   </si>
   <si>
-    <t>копия</t>
-[...4 lines deleted...]
-  <si>
     <t>Верногорова К. Ю.</t>
   </si>
   <si>
-    <t>Холодкова С. С.</t>
-[...1 lines deleted...]
-  <si>
     <t>Тюрина А. В.</t>
   </si>
   <si>
     <t>Шабалкова Д. А.</t>
   </si>
   <si>
     <t>Мурзин М. С.</t>
   </si>
   <si>
     <t>Красильников М. А.</t>
   </si>
   <si>
     <t>Не прошелпроходит по первому приоритету на договор</t>
   </si>
   <si>
     <t>Верескунов М. А.</t>
   </si>
   <si>
     <t>Андреев Н. С.</t>
   </si>
   <si>
     <t>Седельникова А. М.</t>
   </si>
   <si>
     <t>Лебедева И. В.</t>
   </si>
   <si>
     <t>Даниленко А. Г.</t>
   </si>
   <si>
     <t>Нижегородов В. А.</t>
   </si>
   <si>
-    <t>Исаева А. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Гнедкова К. П.</t>
   </si>
   <si>
     <t>Авраменко С. О.</t>
   </si>
   <si>
     <t>Андронова В. В.</t>
   </si>
   <si>
     <t>Антонов Н. Д.</t>
   </si>
   <si>
     <t>Асташкин В. Н.</t>
   </si>
   <si>
     <t>Балтаева А. А.</t>
   </si>
   <si>
     <t>Бальке В. Д.</t>
   </si>
   <si>
     <t>Белкин М. Э.</t>
   </si>
   <si>
     <t>Биктимирова А. К.</t>
@@ -590,219 +593,189 @@
   <si>
     <t>Высотюк Д. В.</t>
   </si>
   <si>
     <t>Галиуллина А. И.</t>
   </si>
   <si>
     <t>Гильванов А. В.</t>
   </si>
   <si>
     <t>Гиёсзода Ч. А.</t>
   </si>
   <si>
     <t>Горожанкин Д. М.</t>
   </si>
   <si>
     <t>Диденко Р. М.</t>
   </si>
   <si>
     <t>Егорова А. И.</t>
   </si>
   <si>
     <t>Егурнева Т. В.</t>
   </si>
   <si>
-    <t>Жаекбаева Д. Г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Иванова В. П.</t>
   </si>
   <si>
-    <t>Иванова Е. Е.</t>
-[...1 lines deleted...]
-  <si>
     <t>Иволина В. Е.</t>
   </si>
   <si>
     <t>Ишкуватова А. С.</t>
   </si>
   <si>
     <t>Казаков А. А.</t>
   </si>
   <si>
     <t>Калмыкова У. Е.</t>
   </si>
   <si>
     <t>Кипке С. А.</t>
   </si>
   <si>
     <t>Киселев Б. Г.</t>
   </si>
   <si>
     <t>Киселева Д. С.</t>
   </si>
   <si>
     <t>Колесникова Н. Р.</t>
   </si>
   <si>
-    <t>Коробкова П. М.</t>
-[...4 lines deleted...]
-  <si>
     <t>Крылова К. А.</t>
   </si>
   <si>
     <t>Кряжевских Е. И.</t>
   </si>
   <si>
     <t>Кульков С. Н.</t>
   </si>
   <si>
     <t>Кулькова М. А.</t>
   </si>
   <si>
     <t>Куприков М. С.</t>
   </si>
   <si>
     <t>Кутлугалямова З. И.</t>
   </si>
   <si>
     <t>Кырцмик А. В.</t>
   </si>
   <si>
+    <t>Лекарева М. А.</t>
+  </si>
+  <si>
+    <t>Лычагин З. И.</t>
+  </si>
+  <si>
     <t>Мавлютова Ю. А.</t>
   </si>
   <si>
     <t>Маглатова Л. В.</t>
   </si>
   <si>
     <t>Максимова П. А.</t>
   </si>
   <si>
     <t>Мельникова В. М.</t>
   </si>
   <si>
     <t>Метликина В. А.</t>
   </si>
   <si>
-    <t>Митина В. Н.</t>
-[...4 lines deleted...]
-  <si>
     <t>Мифтахов В. В.</t>
   </si>
   <si>
     <t>Нагорная Е. -.</t>
   </si>
   <si>
     <t>Назарова Д. Е.</t>
   </si>
   <si>
     <t>Никирова К. А.</t>
   </si>
   <si>
-    <t>Орлов И. А.</t>
-[...4 lines deleted...]
-  <si>
     <t>Паладий Е. В.</t>
   </si>
   <si>
     <t>Пельменев А. А.</t>
   </si>
   <si>
     <t>Петров В. Е.</t>
   </si>
   <si>
     <t>Платунова А. И.</t>
   </si>
   <si>
     <t>Рахматуллина Р. Р.</t>
   </si>
   <si>
     <t>Руденков С. А.</t>
   </si>
   <si>
-    <t>Сабирзянова В. Р.</t>
-[...1 lines deleted...]
-  <si>
     <t>Савушкина Т. В.</t>
   </si>
   <si>
     <t>Садыкова Д. И.</t>
   </si>
   <si>
     <t>Сарынова У. А.</t>
   </si>
   <si>
     <t>Синеокий Н. С.</t>
   </si>
   <si>
     <t>Синицина М. А.</t>
   </si>
   <si>
     <t>Смолякова К. И.</t>
   </si>
   <si>
     <t>Соколова Д. Д.</t>
   </si>
   <si>
     <t>Степаненко Д. А.</t>
   </si>
   <si>
     <t>Сухова В. С.</t>
   </si>
   <si>
     <t>Тарарова М. А.</t>
   </si>
   <si>
-    <t>Хайруллин Т. В.</t>
-[...1 lines deleted...]
-  <si>
     <t>Хусаинова Э. У.</t>
   </si>
   <si>
     <t>Чернова А. П.</t>
   </si>
   <si>
-    <t>Шакирова Д. А.</t>
-[...1 lines deleted...]
-  <si>
     <t>Шамсутдинова В. Ф.</t>
   </si>
   <si>
     <t>Шарипова Р. М.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шитикова Т. М.</t>
   </si>
   <si>
     <t>Ямнихина А. М.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1108,1321 +1081,1321 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H233"/>
+  <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
-        <v>4.8</v>
+        <v>4.78</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3">
         <v>4.78</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4">
+        <v>4.76</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" t="s">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5">
-        <v>4.78</v>
+        <v>4.75</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" t="s">
         <v>10</v>
       </c>
       <c r="H5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
-        <v>4.76</v>
+        <v>4.72</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" t="s">
         <v>10</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7">
-        <v>4.75</v>
+        <v>4.67</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" t="s">
         <v>10</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8">
-        <v>4.72</v>
+        <v>4.63</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" t="s">
         <v>10</v>
       </c>
       <c r="H8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9">
-        <v>4.71</v>
+        <v>4.63</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
       <c r="H9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10">
-        <v>4.67</v>
+        <v>4.63</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11">
-        <v>4.63</v>
+        <v>4.61</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" t="s">
         <v>10</v>
       </c>
       <c r="H11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12">
-        <v>4.63</v>
+        <v>4.61</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" t="s">
         <v>10</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13">
-        <v>4.63</v>
+        <v>4.6</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" t="s">
         <v>10</v>
       </c>
       <c r="H13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14">
-        <v>4.63</v>
+        <v>4.58</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" t="s">
         <v>10</v>
       </c>
       <c r="H14" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15">
-        <v>4.61</v>
+        <v>4.58</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" t="s">
         <v>10</v>
       </c>
       <c r="H15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
-        <v>4.6</v>
+        <v>4.56</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" t="s">
         <v>10</v>
       </c>
       <c r="H16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17">
-        <v>4.58</v>
+        <v>4.53</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" t="s">
         <v>10</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
-        <v>4.58</v>
+        <v>4.53</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" t="s">
         <v>10</v>
       </c>
       <c r="H18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
-        <v>4.56</v>
+        <v>4.5</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" t="s">
         <v>10</v>
       </c>
       <c r="H19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C20">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20">
-        <v>4.55</v>
+        <v>4.5</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
-        <v>4.53</v>
+        <v>4.5</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" t="s">
         <v>10</v>
       </c>
       <c r="H21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
-        <v>4.53</v>
+        <v>4.5</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
       <c r="H22" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
-        <v>4.5</v>
+        <v>4.47</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
       <c r="H23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24">
-        <v>4.5</v>
+        <v>4.45</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" t="s">
         <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25">
-        <v>4.5</v>
+        <v>4.44</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" t="s">
         <v>10</v>
       </c>
       <c r="H25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26">
-        <v>4.5</v>
+        <v>4.39</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" t="s">
         <v>10</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>9</v>
       </c>
       <c r="E27">
-        <v>4.47</v>
+        <v>4.39</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" t="s">
         <v>10</v>
       </c>
       <c r="H27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28">
-        <v>4.45</v>
+        <v>4.39</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
       <c r="H28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29">
-        <v>4.44</v>
+        <v>4.37</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
       <c r="H29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30">
-        <v>4.39</v>
+        <v>4.37</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
       <c r="H30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31">
-        <v>4.39</v>
+        <v>4.37</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
       <c r="H31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>9</v>
       </c>
       <c r="E32">
-        <v>4.37</v>
+        <v>4.35</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
       <c r="H32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33">
-        <v>4.37</v>
+        <v>4.35</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" t="s">
         <v>10</v>
       </c>
       <c r="H33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34">
+        <v>3</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34">
+        <v>4.35</v>
+      </c>
+      <c r="F34" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35">
-        <v>4.35</v>
+        <v>4.33</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" t="s">
         <v>10</v>
       </c>
       <c r="H35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>47</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
       <c r="E36">
-        <v>4.35</v>
+        <v>4.33</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" t="s">
         <v>10</v>
       </c>
       <c r="H36" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>48</v>
       </c>
       <c r="C37">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37">
-        <v>4.35</v>
+        <v>4.32</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" t="s">
         <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>49</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38">
-        <v>4.33</v>
+        <v>4.31</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
       <c r="H38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>50</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39">
-        <v>4.33</v>
+        <v>4.3</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" t="s">
         <v>10</v>
       </c>
       <c r="H39" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>51</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
       <c r="E40">
-        <v>4.31</v>
+        <v>4.3</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" t="s">
         <v>10</v>
       </c>
       <c r="H40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>52</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41">
-        <v>4.3</v>
+        <v>4.29</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" t="s">
         <v>10</v>
       </c>
       <c r="H41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>53</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42">
-        <v>4.29</v>
+        <v>4.28</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" t="s">
         <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>54</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43">
-        <v>4.28</v>
+        <v>4.26</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" t="s">
         <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>55</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44">
         <v>4.26</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="G44" t="s">
         <v>10</v>
       </c>
       <c r="H44" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>56</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>9</v>
       </c>
       <c r="E45">
         <v>4.26</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" t="s">
         <v>10</v>
       </c>
       <c r="H45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>57</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
       <c r="E46">
-        <v>4.26</v>
+        <v>4.25</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" t="s">
         <v>10</v>
       </c>
       <c r="H46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>58</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47">
-        <v>4.25</v>
+        <v>4.22</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" t="s">
         <v>10</v>
       </c>
       <c r="H47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
       <c r="E48">
         <v>4.22</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
       <c r="G48" t="s">
         <v>10</v>
       </c>
       <c r="H48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>60</v>
       </c>
       <c r="C49">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>9</v>
       </c>
       <c r="E49">
-        <v>4.22</v>
+        <v>4.21</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" t="s">
         <v>10</v>
       </c>
       <c r="H49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>61</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
         <v>9</v>
       </c>
       <c r="E50">
@@ -2430,233 +2403,233 @@
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50" t="s">
         <v>10</v>
       </c>
       <c r="H50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>62</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
         <v>9</v>
       </c>
       <c r="E51">
-        <v>4.21</v>
+        <v>4.2</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="G51" t="s">
         <v>10</v>
       </c>
       <c r="H51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>63</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52">
         <v>4.2</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" t="s">
         <v>10</v>
       </c>
       <c r="H52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>64</v>
       </c>
       <c r="C53">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D53" t="s">
         <v>9</v>
       </c>
       <c r="E53">
         <v>4.2</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" t="s">
         <v>10</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>65</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
         <v>9</v>
       </c>
       <c r="E54">
-        <v>4.2</v>
+        <v>4.17</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="G54" t="s">
         <v>10</v>
       </c>
       <c r="H54" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>66</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
         <v>9</v>
       </c>
       <c r="E55">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="F55" t="s">
         <v>10</v>
       </c>
       <c r="G55" t="s">
         <v>10</v>
       </c>
       <c r="H55" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>67</v>
       </c>
       <c r="C56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D56" t="s">
         <v>9</v>
       </c>
       <c r="E56">
-        <v>4.17</v>
+        <v>4.13</v>
       </c>
       <c r="F56" t="s">
         <v>10</v>
       </c>
       <c r="G56" t="s">
         <v>10</v>
       </c>
       <c r="H56" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>68</v>
       </c>
       <c r="C57">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D57" t="s">
         <v>9</v>
       </c>
       <c r="E57">
-        <v>4.16</v>
+        <v>4.12</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="G57" t="s">
         <v>10</v>
       </c>
       <c r="H57" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>69</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
         <v>9</v>
       </c>
       <c r="E58">
-        <v>4.12</v>
+        <v>4.11</v>
       </c>
       <c r="F58" t="s">
         <v>10</v>
       </c>
       <c r="G58" t="s">
         <v>10</v>
       </c>
       <c r="H58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>70</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59">
@@ -2664,71 +2637,71 @@
       </c>
       <c r="F59" t="s">
         <v>10</v>
       </c>
       <c r="G59" t="s">
         <v>10</v>
       </c>
       <c r="H59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>71</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
       <c r="E60">
-        <v>4.11</v>
+        <v>4.06</v>
       </c>
       <c r="F60" t="s">
         <v>10</v>
       </c>
       <c r="G60" t="s">
         <v>10</v>
       </c>
       <c r="H60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>72</v>
       </c>
       <c r="C61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
         <v>9</v>
       </c>
       <c r="E61">
         <v>4.06</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
       <c r="G61" t="s">
         <v>10</v>
       </c>
       <c r="H61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>73</v>
       </c>
       <c r="C62">
@@ -2768,123 +2741,123 @@
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="G63" t="s">
         <v>10</v>
       </c>
       <c r="H63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>75</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64">
-        <v>4.06</v>
+        <v>4.05</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="G64" t="s">
         <v>10</v>
       </c>
       <c r="H64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>76</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
         <v>9</v>
       </c>
       <c r="E65">
-        <v>4.06</v>
+        <v>4.05</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
       <c r="H65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>77</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
         <v>9</v>
       </c>
       <c r="E66">
         <v>4.05</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="G66" t="s">
         <v>10</v>
       </c>
       <c r="H66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>78</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
         <v>9</v>
       </c>
       <c r="E67">
         <v>4.05</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" t="s">
         <v>10</v>
       </c>
       <c r="H67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>79</v>
       </c>
       <c r="C68">
@@ -2892,77 +2865,77 @@
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68">
         <v>4.05</v>
       </c>
       <c r="F68" t="s">
         <v>10</v>
       </c>
       <c r="G68" t="s">
         <v>10</v>
       </c>
       <c r="H68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>80</v>
       </c>
       <c r="C69">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
       <c r="E69">
-        <v>4.05</v>
+        <v>4.0</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
       <c r="H69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>81</v>
       </c>
       <c r="C70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
       <c r="E70">
         <v>4.0</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" t="s">
         <v>10</v>
       </c>
       <c r="H70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>82</v>
       </c>
       <c r="C71">
@@ -2970,51 +2943,51 @@
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
       <c r="E71">
         <v>4.0</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" t="s">
         <v>10</v>
       </c>
       <c r="H71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>83</v>
       </c>
       <c r="C72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D72" t="s">
         <v>9</v>
       </c>
       <c r="E72">
         <v>4.0</v>
       </c>
       <c r="F72" t="s">
         <v>10</v>
       </c>
       <c r="G72" t="s">
         <v>10</v>
       </c>
       <c r="H72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>84</v>
       </c>
       <c r="C73">
@@ -3054,77 +3027,77 @@
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="G74" t="s">
         <v>10</v>
       </c>
       <c r="H74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>86</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
       <c r="E75">
-        <v>4.0</v>
+        <v>3.95</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" t="s">
         <v>10</v>
       </c>
       <c r="H75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>87</v>
       </c>
       <c r="C76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D76" t="s">
         <v>9</v>
       </c>
       <c r="E76">
-        <v>4.0</v>
+        <v>3.95</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" t="s">
         <v>10</v>
       </c>
       <c r="H76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>88</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77" t="s">
         <v>9</v>
       </c>
       <c r="E77">
@@ -3132,77 +3105,77 @@
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" t="s">
         <v>10</v>
       </c>
       <c r="H77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>89</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
       <c r="E78">
-        <v>3.95</v>
+        <v>3.94</v>
       </c>
       <c r="F78" t="s">
         <v>10</v>
       </c>
       <c r="G78" t="s">
         <v>10</v>
       </c>
       <c r="H78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>90</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79">
-        <v>3.95</v>
+        <v>3.94</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
       <c r="H79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>91</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="s">
         <v>9</v>
       </c>
       <c r="E80">
@@ -3210,493 +3183,493 @@
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
       <c r="G80" t="s">
         <v>10</v>
       </c>
       <c r="H80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>92</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
         <v>9</v>
       </c>
       <c r="E81">
-        <v>3.94</v>
+        <v>3.9</v>
       </c>
       <c r="F81" t="s">
         <v>10</v>
       </c>
       <c r="G81" t="s">
         <v>10</v>
       </c>
       <c r="H81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>93</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
         <v>9</v>
       </c>
       <c r="E82">
-        <v>3.94</v>
+        <v>3.9</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
       <c r="G82" t="s">
         <v>10</v>
       </c>
       <c r="H82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>94</v>
       </c>
       <c r="C83">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83">
-        <v>3.94</v>
+        <v>3.89</v>
       </c>
       <c r="F83" t="s">
         <v>10</v>
       </c>
       <c r="G83" t="s">
         <v>10</v>
       </c>
       <c r="H83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>95</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84" t="s">
         <v>9</v>
       </c>
       <c r="E84">
-        <v>3.9</v>
+        <v>3.88</v>
       </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84" t="s">
         <v>10</v>
       </c>
       <c r="H84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>96</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
       <c r="E85">
-        <v>3.9</v>
+        <v>3.85</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" t="s">
         <v>10</v>
       </c>
       <c r="H85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>97</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
         <v>9</v>
       </c>
       <c r="E86">
-        <v>3.89</v>
+        <v>3.85</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" t="s">
         <v>10</v>
       </c>
       <c r="H86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>98</v>
       </c>
       <c r="C87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
       <c r="E87">
-        <v>3.88</v>
+        <v>3.84</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" t="s">
         <v>10</v>
       </c>
       <c r="H87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>99</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
       <c r="E88">
-        <v>3.85</v>
+        <v>3.82</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
       <c r="H88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>100</v>
       </c>
       <c r="C89">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D89" t="s">
         <v>9</v>
       </c>
       <c r="E89">
-        <v>3.84</v>
+        <v>3.8</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" t="s">
         <v>10</v>
       </c>
       <c r="H89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>101</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
         <v>9</v>
       </c>
       <c r="E90">
-        <v>3.82</v>
+        <v>3.78</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" t="s">
         <v>10</v>
       </c>
       <c r="H90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>102</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91">
-        <v>3.8</v>
+        <v>3.76</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
       <c r="H91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>103</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92" t="s">
         <v>9</v>
       </c>
       <c r="E92">
-        <v>3.78</v>
+        <v>3.75</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92" t="s">
         <v>10</v>
       </c>
       <c r="H92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>104</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93" t="s">
         <v>9</v>
       </c>
       <c r="E93">
         <v>3.75</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" t="s">
         <v>10</v>
       </c>
       <c r="H93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>105</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
         <v>9</v>
       </c>
       <c r="E94">
-        <v>3.75</v>
+        <v>3.74</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" t="s">
         <v>10</v>
       </c>
       <c r="H94" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>106</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95" t="s">
         <v>9</v>
       </c>
       <c r="E95">
         <v>3.74</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
       <c r="G95" t="s">
         <v>10</v>
       </c>
       <c r="H95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>107</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
       <c r="D96" t="s">
         <v>9</v>
       </c>
       <c r="E96">
-        <v>3.74</v>
+        <v>3.72</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" t="s">
         <v>10</v>
       </c>
       <c r="H96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>108</v>
       </c>
       <c r="C97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D97" t="s">
         <v>9</v>
       </c>
       <c r="E97">
-        <v>3.72</v>
+        <v>3.68</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" t="s">
         <v>10</v>
       </c>
       <c r="H97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>109</v>
       </c>
       <c r="C98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
         <v>9</v>
       </c>
       <c r="E98">
-        <v>3.68</v>
+        <v>3.67</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" t="s">
         <v>10</v>
       </c>
       <c r="H98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>110</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
       <c r="D99" t="s">
         <v>9</v>
       </c>
       <c r="E99">
@@ -3704,155 +3677,155 @@
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" t="s">
         <v>10</v>
       </c>
       <c r="H99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>111</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
       <c r="D100" t="s">
         <v>9</v>
       </c>
       <c r="E100">
-        <v>3.67</v>
+        <v>3.65</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" t="s">
         <v>10</v>
       </c>
       <c r="H100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>112</v>
       </c>
       <c r="C101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D101" t="s">
         <v>9</v>
       </c>
       <c r="E101">
-        <v>3.65</v>
+        <v>3.6</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
       <c r="H101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>113</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
         <v>9</v>
       </c>
       <c r="E102">
-        <v>3.65</v>
+        <v>3.6</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
       <c r="G102" t="s">
         <v>10</v>
       </c>
       <c r="H102" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>115</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
         <v>9</v>
       </c>
       <c r="E103">
-        <v>3.63</v>
+        <v>3.56</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" t="s">
         <v>10</v>
       </c>
       <c r="H103" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>116</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D104" t="s">
         <v>9</v>
       </c>
       <c r="E104">
-        <v>3.56</v>
+        <v>3.55</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
       <c r="H104" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>117</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
       <c r="D105" t="s">
         <v>9</v>
       </c>
       <c r="E105">
@@ -3860,3121 +3833,2913 @@
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" t="s">
         <v>10</v>
       </c>
       <c r="H105" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>118</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
       <c r="D106" t="s">
         <v>9</v>
       </c>
       <c r="E106">
-        <v>3.53</v>
+        <v>3.55</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" t="s">
         <v>10</v>
       </c>
       <c r="H106" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>119</v>
       </c>
       <c r="C107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
       <c r="E107">
         <v>3.53</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" t="s">
         <v>10</v>
       </c>
       <c r="H107" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>120</v>
       </c>
       <c r="C108">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D108" t="s">
         <v>9</v>
       </c>
       <c r="E108">
-        <v>3.47</v>
+        <v>3.53</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" t="s">
         <v>10</v>
       </c>
       <c r="H108" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>121</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
         <v>9</v>
       </c>
       <c r="E109">
-        <v>3.37</v>
+        <v>3.5</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" t="s">
         <v>10</v>
       </c>
       <c r="H109" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
         <v>9</v>
       </c>
       <c r="E110">
-        <v>3.37</v>
+        <v>3.47</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
       <c r="H110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D111" t="s">
         <v>9</v>
       </c>
       <c r="E111">
-        <v>3.33</v>
+        <v>3.47</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" t="s">
         <v>10</v>
       </c>
       <c r="H111" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
       <c r="E112">
-        <v>3.32</v>
+        <v>3.42</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" t="s">
         <v>10</v>
       </c>
       <c r="H112" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113" t="s">
         <v>9</v>
       </c>
       <c r="E113">
-        <v>3.14</v>
+        <v>3.37</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="G113" t="s">
         <v>10</v>
       </c>
       <c r="H113" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114"/>
+      <c r="A114">
+        <v>113</v>
+      </c>
       <c r="B114" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="E114">
-        <v>4.76</v>
+        <v>3.37</v>
       </c>
       <c r="F114" t="s">
         <v>10</v>
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
       <c r="H114" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115"/>
+      <c r="A115">
+        <v>114</v>
+      </c>
       <c r="B115" t="s">
         <v>128</v>
       </c>
       <c r="C115">
         <v>1</v>
       </c>
       <c r="D115" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="E115">
-        <v>4.75</v>
+        <v>3.22</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" t="s">
         <v>10</v>
       </c>
       <c r="H115" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116"/>
+      <c r="A116">
+        <v>115</v>
+      </c>
       <c r="B116" t="s">
         <v>129</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="E116">
-        <v>4.61</v>
+        <v>3.2</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" t="s">
         <v>10</v>
       </c>
       <c r="H116" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117"/>
+      <c r="A117">
+        <v>116</v>
+      </c>
       <c r="B117" t="s">
         <v>130</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
       <c r="E117">
-        <v>4.56</v>
+        <v>3.14</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" t="s">
         <v>10</v>
       </c>
       <c r="H117" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>131</v>
       </c>
       <c r="C118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E118">
-        <v>4.55</v>
+        <v>4.8</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
       <c r="H118" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E119">
-        <v>4.44</v>
+        <v>4.76</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" t="s">
         <v>10</v>
       </c>
       <c r="H119" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120"/>
       <c r="B120" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E120">
-        <v>4.44</v>
+        <v>4.56</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
       <c r="G120" t="s">
         <v>10</v>
       </c>
       <c r="H120" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C121">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D121" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E121">
-        <v>4.42</v>
+        <v>4.55</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" t="s">
         <v>10</v>
       </c>
       <c r="H121" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122"/>
       <c r="B122" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C122">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E122">
-        <v>4.41</v>
+        <v>4.44</v>
       </c>
       <c r="F122" t="s">
         <v>10</v>
       </c>
       <c r="G122" t="s">
         <v>10</v>
       </c>
       <c r="H122" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123"/>
       <c r="B123" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D123" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E123">
-        <v>4.4</v>
+        <v>4.42</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="G123" t="s">
         <v>10</v>
       </c>
       <c r="H123" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124"/>
       <c r="B124" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D124" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E124">
-        <v>4.39</v>
+        <v>4.4</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" t="s">
         <v>10</v>
       </c>
       <c r="H124" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E125">
-        <v>4.33</v>
+        <v>4.39</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" t="s">
         <v>10</v>
       </c>
       <c r="H125" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126"/>
       <c r="B126" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="E126">
-        <v>4.33</v>
+        <v>4.37</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" t="s">
         <v>10</v>
       </c>
       <c r="H126" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127"/>
       <c r="B127" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D127" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E127">
-        <v>4.3</v>
+        <v>4.35</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" t="s">
         <v>10</v>
       </c>
       <c r="H127" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128"/>
       <c r="B128" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E128">
-        <v>4.26</v>
+        <v>4.33</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" t="s">
         <v>10</v>
       </c>
       <c r="H128" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129"/>
       <c r="B129" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C129">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D129" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E129">
-        <v>4.24</v>
+        <v>4.33</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" t="s">
         <v>10</v>
       </c>
       <c r="H129" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130"/>
       <c r="B130" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E130">
-        <v>4.22</v>
+        <v>4.26</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" t="s">
         <v>10</v>
       </c>
       <c r="H130" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131"/>
       <c r="B131" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C131">
         <v>3</v>
       </c>
       <c r="D131" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E131">
-        <v>4.16</v>
+        <v>4.24</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
       <c r="G131" t="s">
         <v>10</v>
       </c>
       <c r="H131" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132"/>
       <c r="B132" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D132" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E132">
-        <v>4.16</v>
+        <v>4.22</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
       <c r="G132" t="s">
         <v>10</v>
       </c>
       <c r="H132" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133"/>
       <c r="B133" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D133" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E133">
-        <v>4.12</v>
+        <v>4.16</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" t="s">
         <v>10</v>
       </c>
       <c r="H133" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134"/>
       <c r="B134" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E134">
-        <v>4.11</v>
+        <v>4.12</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
       <c r="H134" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135"/>
       <c r="B135" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
       <c r="D135" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E135">
         <v>4.11</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" t="s">
         <v>10</v>
       </c>
       <c r="H135" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136"/>
       <c r="B136" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C136">
         <v>1</v>
       </c>
       <c r="D136" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E136">
-        <v>4.06</v>
+        <v>4.11</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" t="s">
         <v>10</v>
       </c>
       <c r="H136" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137"/>
       <c r="B137" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C137">
         <v>1</v>
       </c>
       <c r="D137" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E137">
         <v>4.0</v>
       </c>
       <c r="F137" t="s">
         <v>10</v>
       </c>
       <c r="G137" t="s">
         <v>10</v>
       </c>
       <c r="H137" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138"/>
       <c r="B138" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
       <c r="D138" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E138">
         <v>3.95</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
       <c r="H138" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139"/>
       <c r="B139" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
       <c r="D139" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E139">
-        <v>3.8</v>
+        <v>3.95</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" t="s">
         <v>10</v>
       </c>
       <c r="H139" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140"/>
       <c r="B140" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
       <c r="D140" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="E140">
-        <v>3.79</v>
+        <v>3.94</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
       <c r="G140" t="s">
         <v>10</v>
       </c>
       <c r="H140" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141"/>
       <c r="B141" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E141">
-        <v>3.76</v>
+        <v>3.89</v>
       </c>
       <c r="F141" t="s">
         <v>10</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
       <c r="H141" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142"/>
       <c r="B142" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C142">
         <v>1</v>
       </c>
       <c r="D142" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E142">
-        <v>3.65</v>
+        <v>3.8</v>
       </c>
       <c r="F142" t="s">
         <v>10</v>
       </c>
       <c r="G142" t="s">
         <v>10</v>
       </c>
       <c r="H142" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143"/>
       <c r="B143" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C143">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D143" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="E143">
-        <v>3.56</v>
+        <v>3.79</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
       <c r="G143" t="s">
         <v>10</v>
       </c>
       <c r="H143" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144"/>
       <c r="B144" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
       <c r="D144" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E144">
-        <v>3.53</v>
+        <v>3.65</v>
       </c>
       <c r="F144" t="s">
         <v>10</v>
       </c>
       <c r="G144" t="s">
         <v>10</v>
       </c>
       <c r="H144" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145"/>
       <c r="B145" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
       <c r="D145" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E145">
         <v>3.53</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" t="s">
         <v>10</v>
       </c>
       <c r="H145" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146"/>
       <c r="B146" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
       <c r="D146" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E146">
-        <v>3.47</v>
+        <v>3.53</v>
       </c>
       <c r="F146" t="s">
         <v>10</v>
       </c>
       <c r="G146" t="s">
         <v>10</v>
       </c>
       <c r="H146" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147"/>
       <c r="B147" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D147" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E147">
-        <v>3.45</v>
+        <v>3.47</v>
       </c>
       <c r="F147" t="s">
         <v>10</v>
       </c>
       <c r="G147" t="s">
         <v>10</v>
       </c>
       <c r="H147" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148"/>
       <c r="B148" t="s">
         <v>163</v>
       </c>
       <c r="C148">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E148">
-        <v>3.44</v>
+        <v>3.45</v>
       </c>
       <c r="F148" t="s">
         <v>10</v>
       </c>
       <c r="G148" t="s">
         <v>10</v>
       </c>
       <c r="H148" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149"/>
       <c r="B149" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C149">
         <v>1</v>
       </c>
       <c r="D149" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E149">
-        <v>3.42</v>
+        <v>3.44</v>
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
       <c r="H149" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150"/>
       <c r="B150" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
       <c r="D150" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E150">
-        <v>3.4</v>
+        <v>3.42</v>
       </c>
       <c r="F150" t="s">
         <v>10</v>
       </c>
       <c r="G150" t="s">
         <v>10</v>
       </c>
       <c r="H150" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151"/>
       <c r="B151" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
       <c r="D151" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E151">
-        <v>3.35</v>
+        <v>3.4</v>
       </c>
       <c r="F151" t="s">
         <v>10</v>
       </c>
       <c r="G151" t="s">
         <v>10</v>
       </c>
       <c r="H151" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152"/>
       <c r="B152" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
       <c r="D152" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E152">
-        <v>3.33</v>
+        <v>3.35</v>
       </c>
       <c r="F152" t="s">
         <v>10</v>
       </c>
       <c r="G152" t="s">
         <v>10</v>
       </c>
       <c r="H152" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153"/>
       <c r="B153" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D153" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E153">
-        <v>3.28</v>
+        <v>3.33</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
       <c r="H153" t="s">
-        <v>162</v>
+        <v>114</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154"/>
       <c r="B154" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C154">
         <v>2</v>
       </c>
       <c r="D154" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E154">
-        <v>3.25</v>
+        <v>3.28</v>
       </c>
       <c r="F154" t="s">
         <v>10</v>
       </c>
       <c r="G154" t="s">
         <v>10</v>
       </c>
       <c r="H154" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155"/>
       <c r="B155" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
       <c r="D155" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E155">
         <v>3.11</v>
       </c>
       <c r="F155" t="s">
         <v>10</v>
       </c>
       <c r="G155" t="s">
         <v>10</v>
       </c>
       <c r="H155" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156"/>
       <c r="B156" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
       <c r="D156" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E156">
         <v>0.0</v>
       </c>
       <c r="F156" t="s">
         <v>10</v>
       </c>
       <c r="G156" t="s">
         <v>10</v>
       </c>
       <c r="H156" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157"/>
       <c r="B157" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
       <c r="D157" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E157">
         <v>0.0</v>
       </c>
       <c r="F157" t="s">
         <v>10</v>
       </c>
       <c r="G157" t="s">
         <v>10</v>
       </c>
       <c r="H157" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158"/>
       <c r="B158" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
       <c r="D158" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E158">
         <v>0.0</v>
       </c>
       <c r="F158" t="s">
         <v>10</v>
       </c>
       <c r="G158" t="s">
         <v>10</v>
       </c>
       <c r="H158" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159"/>
       <c r="B159" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
       <c r="D159" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E159">
         <v>0.0</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
       <c r="H159" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160"/>
       <c r="B160" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
       <c r="D160" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E160">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>10</v>
       </c>
       <c r="G160" t="s">
         <v>10</v>
       </c>
       <c r="H160" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161"/>
       <c r="B161" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
       <c r="D161" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E161">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>10</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
       <c r="H161" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162"/>
       <c r="B162" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
       <c r="D162" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E162">
         <v>0.0</v>
       </c>
       <c r="F162" t="s">
         <v>10</v>
       </c>
       <c r="G162" t="s">
         <v>10</v>
       </c>
       <c r="H162" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163"/>
       <c r="B163" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
       <c r="D163" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E163">
         <v>0.0</v>
       </c>
       <c r="F163" t="s">
         <v>10</v>
       </c>
       <c r="G163" t="s">
         <v>10</v>
       </c>
       <c r="H163" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164"/>
       <c r="B164" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
       <c r="D164" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E164">
         <v>0.0</v>
       </c>
       <c r="F164" t="s">
         <v>10</v>
       </c>
       <c r="G164" t="s">
         <v>10</v>
       </c>
       <c r="H164" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165"/>
       <c r="B165" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
       <c r="D165" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E165">
         <v>0.0</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
       <c r="G165" t="s">
         <v>10</v>
       </c>
       <c r="H165" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166"/>
       <c r="B166" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
       <c r="D166" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E166">
         <v>0.0</v>
       </c>
       <c r="F166" t="s">
         <v>10</v>
       </c>
       <c r="G166" t="s">
         <v>10</v>
       </c>
       <c r="H166" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167"/>
       <c r="B167" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
       <c r="D167" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E167">
         <v>0.0</v>
       </c>
       <c r="F167" t="s">
         <v>10</v>
       </c>
       <c r="G167" t="s">
         <v>10</v>
       </c>
       <c r="H167" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168"/>
       <c r="B168" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
       <c r="D168" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E168">
         <v>0.0</v>
       </c>
       <c r="F168" t="s">
         <v>10</v>
       </c>
       <c r="G168" t="s">
         <v>10</v>
       </c>
       <c r="H168" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169"/>
       <c r="B169" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
       <c r="D169" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E169">
         <v>0.0</v>
       </c>
       <c r="F169" t="s">
         <v>10</v>
       </c>
       <c r="G169" t="s">
         <v>10</v>
       </c>
       <c r="H169" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170"/>
       <c r="B170" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
       <c r="D170" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E170">
         <v>0.0</v>
       </c>
       <c r="F170" t="s">
         <v>10</v>
       </c>
       <c r="G170" t="s">
         <v>10</v>
       </c>
       <c r="H170" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171"/>
       <c r="B171" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
       <c r="D171" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E171">
         <v>0.0</v>
       </c>
       <c r="F171" t="s">
         <v>10</v>
       </c>
       <c r="G171" t="s">
         <v>10</v>
       </c>
       <c r="H171" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172"/>
       <c r="B172" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
       <c r="D172" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E172">
         <v>0.0</v>
       </c>
       <c r="F172" t="s">
         <v>10</v>
       </c>
       <c r="G172" t="s">
         <v>10</v>
       </c>
       <c r="H172" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173"/>
       <c r="B173" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
       <c r="D173" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E173">
         <v>0.0</v>
       </c>
       <c r="F173" t="s">
         <v>10</v>
       </c>
       <c r="G173" t="s">
         <v>10</v>
       </c>
       <c r="H173" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174"/>
       <c r="B174" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
       <c r="D174" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E174">
         <v>0.0</v>
       </c>
       <c r="F174" t="s">
         <v>10</v>
       </c>
       <c r="G174" t="s">
         <v>10</v>
       </c>
       <c r="H174" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175"/>
       <c r="B175" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
       <c r="D175" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E175">
         <v>0.0</v>
       </c>
       <c r="F175" t="s">
         <v>10</v>
       </c>
       <c r="G175" t="s">
         <v>10</v>
       </c>
       <c r="H175" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176"/>
       <c r="B176" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
       <c r="D176" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E176">
         <v>0.0</v>
       </c>
       <c r="F176" t="s">
         <v>10</v>
       </c>
       <c r="G176" t="s">
         <v>10</v>
       </c>
       <c r="H176" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177"/>
       <c r="B177" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
       <c r="D177" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E177">
         <v>0.0</v>
       </c>
       <c r="F177" t="s">
         <v>10</v>
       </c>
       <c r="G177" t="s">
         <v>10</v>
       </c>
       <c r="H177" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178"/>
       <c r="B178" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
       <c r="D178" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E178">
         <v>0.0</v>
       </c>
       <c r="F178" t="s">
         <v>10</v>
       </c>
       <c r="G178" t="s">
         <v>10</v>
       </c>
       <c r="H178" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179"/>
       <c r="B179" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
       <c r="D179" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E179">
         <v>0.0</v>
       </c>
       <c r="F179" t="s">
         <v>10</v>
       </c>
       <c r="G179" t="s">
         <v>10</v>
       </c>
       <c r="H179" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180"/>
       <c r="B180" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C180">
         <v>1</v>
       </c>
       <c r="D180" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E180">
         <v>0.0</v>
       </c>
       <c r="F180" t="s">
         <v>10</v>
       </c>
       <c r="G180" t="s">
         <v>10</v>
       </c>
       <c r="H180" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181"/>
       <c r="B181" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
       <c r="D181" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E181">
         <v>0.0</v>
       </c>
       <c r="F181" t="s">
         <v>10</v>
       </c>
       <c r="G181" t="s">
         <v>10</v>
       </c>
       <c r="H181" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182"/>
       <c r="B182" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
       <c r="D182" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E182">
         <v>0.0</v>
       </c>
       <c r="F182" t="s">
         <v>10</v>
       </c>
       <c r="G182" t="s">
         <v>10</v>
       </c>
       <c r="H182" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183"/>
       <c r="B183" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
       <c r="D183" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E183">
         <v>0.0</v>
       </c>
       <c r="F183" t="s">
         <v>10</v>
       </c>
       <c r="G183" t="s">
         <v>10</v>
       </c>
       <c r="H183" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184"/>
       <c r="B184" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
       <c r="D184" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E184">
         <v>0.0</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
       <c r="G184" t="s">
         <v>10</v>
       </c>
       <c r="H184" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185"/>
       <c r="B185" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
       <c r="D185" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E185">
         <v>0.0</v>
       </c>
       <c r="F185" t="s">
         <v>10</v>
       </c>
       <c r="G185" t="s">
         <v>10</v>
       </c>
       <c r="H185" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186"/>
       <c r="B186" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
       <c r="D186" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E186">
         <v>0.0</v>
       </c>
       <c r="F186" t="s">
         <v>10</v>
       </c>
       <c r="G186" t="s">
         <v>10</v>
       </c>
       <c r="H186" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187"/>
       <c r="B187" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
       <c r="D187" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E187">
         <v>0.0</v>
       </c>
       <c r="F187" t="s">
         <v>10</v>
       </c>
       <c r="G187" t="s">
         <v>10</v>
       </c>
       <c r="H187" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188"/>
       <c r="B188" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
       <c r="D188" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E188">
         <v>0.0</v>
       </c>
       <c r="F188" t="s">
         <v>10</v>
       </c>
       <c r="G188" t="s">
         <v>10</v>
       </c>
       <c r="H188" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189"/>
       <c r="B189" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
       <c r="D189" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E189">
         <v>0.0</v>
       </c>
       <c r="F189" t="s">
         <v>10</v>
       </c>
       <c r="G189" t="s">
         <v>10</v>
       </c>
       <c r="H189" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190"/>
       <c r="B190" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C190">
         <v>1</v>
       </c>
       <c r="D190" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E190">
         <v>0.0</v>
       </c>
       <c r="F190" t="s">
         <v>10</v>
       </c>
       <c r="G190" t="s">
         <v>10</v>
       </c>
       <c r="H190" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191"/>
       <c r="B191" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
       <c r="D191" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E191">
         <v>0.0</v>
       </c>
       <c r="F191" t="s">
         <v>10</v>
       </c>
       <c r="G191" t="s">
         <v>10</v>
       </c>
       <c r="H191" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192"/>
       <c r="B192" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
       <c r="D192" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E192">
         <v>0.0</v>
       </c>
       <c r="F192" t="s">
         <v>10</v>
       </c>
       <c r="G192" t="s">
         <v>10</v>
       </c>
       <c r="H192" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193"/>
       <c r="B193" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
       <c r="D193" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E193">
         <v>0.0</v>
       </c>
       <c r="F193" t="s">
         <v>10</v>
       </c>
       <c r="G193" t="s">
         <v>10</v>
       </c>
       <c r="H193" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194"/>
       <c r="B194" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
       <c r="D194" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E194">
         <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>10</v>
       </c>
       <c r="G194" t="s">
         <v>10</v>
       </c>
       <c r="H194" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195"/>
       <c r="B195" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
       <c r="D195" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E195">
         <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>10</v>
       </c>
       <c r="G195" t="s">
         <v>10</v>
       </c>
       <c r="H195" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196"/>
       <c r="B196" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
       <c r="D196" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E196">
         <v>0.0</v>
       </c>
       <c r="F196" t="s">
         <v>10</v>
       </c>
       <c r="G196" t="s">
         <v>10</v>
       </c>
       <c r="H196" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197"/>
       <c r="B197" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
       <c r="D197" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E197">
         <v>0.0</v>
       </c>
       <c r="F197" t="s">
         <v>10</v>
       </c>
       <c r="G197" t="s">
         <v>10</v>
       </c>
       <c r="H197" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198"/>
       <c r="B198" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
       <c r="D198" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E198">
         <v>0.0</v>
       </c>
       <c r="F198" t="s">
         <v>10</v>
       </c>
       <c r="G198" t="s">
         <v>10</v>
       </c>
       <c r="H198" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199"/>
       <c r="B199" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
       <c r="D199" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E199">
         <v>0.0</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" t="s">
         <v>10</v>
       </c>
       <c r="H199" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200"/>
       <c r="B200" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
       <c r="D200" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E200">
         <v>0.0</v>
       </c>
       <c r="F200" t="s">
         <v>10</v>
       </c>
       <c r="G200" t="s">
         <v>10</v>
       </c>
       <c r="H200" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201"/>
       <c r="B201" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
       <c r="D201" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E201">
         <v>0.0</v>
       </c>
       <c r="F201" t="s">
         <v>10</v>
       </c>
       <c r="G201" t="s">
         <v>10</v>
       </c>
       <c r="H201" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202"/>
       <c r="B202" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C202">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D202" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E202">
         <v>0.0</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
       <c r="G202" t="s">
         <v>10</v>
       </c>
       <c r="H202" t="s">
-        <v>218</v>
+        <v>114</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203"/>
       <c r="B203" t="s">
         <v>219</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
       <c r="D203" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E203">
         <v>0.0</v>
       </c>
       <c r="F203" t="s">
         <v>10</v>
       </c>
       <c r="G203" t="s">
         <v>10</v>
       </c>
       <c r="H203" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204"/>
       <c r="B204" t="s">
         <v>220</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
       <c r="D204" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E204">
         <v>0.0</v>
       </c>
       <c r="F204" t="s">
         <v>10</v>
       </c>
       <c r="G204" t="s">
         <v>10</v>
       </c>
       <c r="H204" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205"/>
       <c r="B205" t="s">
         <v>221</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
       <c r="D205" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E205">
         <v>0.0</v>
       </c>
       <c r="F205" t="s">
         <v>10</v>
       </c>
       <c r="G205" t="s">
         <v>10</v>
       </c>
       <c r="H205" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206"/>
       <c r="B206" t="s">
         <v>222</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
       <c r="D206" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E206">
         <v>0.0</v>
       </c>
       <c r="F206" t="s">
         <v>10</v>
       </c>
       <c r="G206" t="s">
         <v>10</v>
       </c>
       <c r="H206" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207"/>
       <c r="B207" t="s">
         <v>223</v>
       </c>
       <c r="C207">
         <v>1</v>
       </c>
       <c r="D207" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E207">
         <v>0.0</v>
       </c>
       <c r="F207" t="s">
         <v>10</v>
       </c>
       <c r="G207" t="s">
         <v>10</v>
       </c>
       <c r="H207" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208"/>
       <c r="B208" t="s">
         <v>224</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
       <c r="D208" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E208">
         <v>0.0</v>
       </c>
       <c r="F208" t="s">
         <v>10</v>
       </c>
       <c r="G208" t="s">
         <v>10</v>
       </c>
       <c r="H208" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209"/>
       <c r="B209" t="s">
         <v>225</v>
       </c>
       <c r="C209">
         <v>1</v>
       </c>
       <c r="D209" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E209">
         <v>0.0</v>
       </c>
       <c r="F209" t="s">
         <v>10</v>
       </c>
       <c r="G209" t="s">
         <v>10</v>
       </c>
       <c r="H209" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210"/>
       <c r="B210" t="s">
         <v>226</v>
       </c>
       <c r="C210">
         <v>1</v>
       </c>
       <c r="D210" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E210">
         <v>0.0</v>
       </c>
       <c r="F210" t="s">
         <v>10</v>
       </c>
       <c r="G210" t="s">
         <v>10</v>
       </c>
       <c r="H210" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211"/>
       <c r="B211" t="s">
         <v>227</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
       <c r="D211" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E211">
         <v>0.0</v>
       </c>
       <c r="F211" t="s">
         <v>10</v>
       </c>
       <c r="G211" t="s">
         <v>10</v>
       </c>
       <c r="H211" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212"/>
       <c r="B212" t="s">
         <v>228</v>
       </c>
       <c r="C212">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D212" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E212">
         <v>0.0</v>
       </c>
       <c r="F212" t="s">
         <v>10</v>
       </c>
       <c r="G212" t="s">
         <v>10</v>
       </c>
       <c r="H212" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213"/>
       <c r="B213" t="s">
         <v>229</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
       <c r="D213" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E213">
         <v>0.0</v>
       </c>
       <c r="F213" t="s">
         <v>10</v>
       </c>
       <c r="G213" t="s">
         <v>10</v>
       </c>
       <c r="H213" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214"/>
       <c r="B214" t="s">
         <v>230</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
       <c r="D214" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E214">
         <v>0.0</v>
       </c>
       <c r="F214" t="s">
         <v>10</v>
       </c>
       <c r="G214" t="s">
         <v>10</v>
       </c>
       <c r="H214" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215"/>
       <c r="B215" t="s">
         <v>231</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
       <c r="D215" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E215">
         <v>0.0</v>
       </c>
       <c r="F215" t="s">
         <v>10</v>
       </c>
       <c r="G215" t="s">
         <v>10</v>
       </c>
       <c r="H215" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216"/>
       <c r="B216" t="s">
         <v>232</v>
       </c>
       <c r="C216">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D216" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E216">
         <v>0.0</v>
       </c>
       <c r="F216" t="s">
         <v>10</v>
       </c>
       <c r="G216" t="s">
         <v>10</v>
       </c>
       <c r="H216" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217"/>
       <c r="B217" t="s">
         <v>233</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
       <c r="D217" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E217">
         <v>0.0</v>
       </c>
       <c r="F217" t="s">
         <v>10</v>
       </c>
       <c r="G217" t="s">
         <v>10</v>
       </c>
       <c r="H217" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218"/>
       <c r="B218" t="s">
         <v>234</v>
       </c>
       <c r="C218">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D218" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E218">
         <v>0.0</v>
       </c>
       <c r="F218" t="s">
         <v>10</v>
       </c>
       <c r="G218" t="s">
         <v>10</v>
       </c>
       <c r="H218" t="s">
-        <v>218</v>
+        <v>114</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219"/>
       <c r="B219" t="s">
         <v>235</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
       <c r="D219" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E219">
         <v>0.0</v>
       </c>
       <c r="F219" t="s">
         <v>10</v>
       </c>
       <c r="G219" t="s">
         <v>10</v>
       </c>
       <c r="H219" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220"/>
       <c r="B220" t="s">
         <v>236</v>
       </c>
       <c r="C220">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D220" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E220">
         <v>0.0</v>
       </c>
       <c r="F220" t="s">
         <v>10</v>
       </c>
       <c r="G220" t="s">
         <v>10</v>
       </c>
       <c r="H220" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221"/>
       <c r="B221" t="s">
         <v>237</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
       <c r="D221" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E221">
         <v>0.0</v>
       </c>
       <c r="F221" t="s">
         <v>10</v>
       </c>
       <c r="G221" t="s">
         <v>10</v>
       </c>
       <c r="H221" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222"/>
       <c r="B222" t="s">
         <v>238</v>
       </c>
       <c r="C222">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D222" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E222">
         <v>0.0</v>
       </c>
       <c r="F222" t="s">
         <v>10</v>
       </c>
       <c r="G222" t="s">
         <v>10</v>
       </c>
       <c r="H222" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223"/>
       <c r="B223" t="s">
         <v>239</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
       <c r="D223" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E223">
         <v>0.0</v>
       </c>
       <c r="F223" t="s">
         <v>10</v>
       </c>
       <c r="G223" t="s">
         <v>10</v>
       </c>
       <c r="H223" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224"/>
       <c r="B224" t="s">
         <v>240</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
       <c r="D224" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E224">
         <v>0.0</v>
       </c>
       <c r="F224" t="s">
         <v>10</v>
       </c>
       <c r="G224" t="s">
         <v>10</v>
       </c>
       <c r="H224" t="s">
-        <v>114</v>
-[...214 lines deleted...]
-      <c r="H233" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>